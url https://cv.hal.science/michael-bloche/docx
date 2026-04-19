--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -1508,173 +1508,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chartrier pendant la période ducale</w:t>
+                <w:t xml:space="preserve">Un lieu de pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Lecouteux, Nicolas Leroux, Ourdia Siab. </w:t>
+              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bibliothèque et les archives de l’abbaye de la Sainte-Trinité de Fécamp, splendeur et dispersion des manuscrits et des chartes d’une prestigieuse abbaye bénédictine normande. Vol. 1. La Bibliothèque et les archives au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Durand/Association des Amis du Vieux Fécamp et du Pays de Caux, pp.244-287, 2021, 979-10-699-8343-4</w:t>
+              <w:t xml:space="preserve">Rouen retrouvée, une ville du Moyen Âge à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition des Méandres, pp.83-90, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951056v1</w:t>
+                <w:t xml:space="preserve">hal-02994897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lieu de pouvoirs</w:t>
+                <w:t xml:space="preserve">Le chartrier pendant la période ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
+              <w:t xml:space="preserve">Stéphane Lecouteux, Nicolas Leroux, Ourdia Siab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rouen retrouvée, une ville du Moyen Âge à la Révolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition des Méandres, pp.83-90, 2021</w:t>
+              <w:t xml:space="preserve">La Bibliothèque et les archives de l’abbaye de la Sainte-Trinité de Fécamp, splendeur et dispersion des manuscrits et des chartes d’une prestigieuse abbaye bénédictine normande. Vol. 1. La Bibliothèque et les archives au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Durand/Association des Amis du Vieux Fécamp et du Pays de Caux, pp.244-287, 2021, 979-10-699-8343-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994897v1</w:t>
+                <w:t xml:space="preserve">hal-03951056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye Notre-Dame de Valmont, fondation et développement du temporel jusqu’à la guerre de Cent Ans</w:t>
               </w:r>
@@ -1727,998 +1727,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres patentes du roi de France Philippe le Bel attribuant les biens fonciers et immobiliers des juifs de Rouen à la commune de la ville</w:t>
+                <w:t xml:space="preserve">Accord devant l’officialité de Rouen entre Richard de Pontoise, juif converti, et l’abbaye Saint-Amand de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réunion des musées métropolitains - Rouen Normandie. </w:t>
+              <w:t xml:space="preserve">Réunion des Musées métropolitains - Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants et croyants, les juifs d’Europe du Nord au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Snoek, pp.90-91, 2018, 978-94-6161-464-3</w:t>
+              <w:t xml:space="preserve">, éditions Snoek, pp.88-89, 2018, 978-94-6161-464-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571480v1</w:t>
+                <w:t xml:space="preserve">hal-02571479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accord devant l’officialité de Rouen entre Richard de Pontoise, juif converti, et l’abbaye Saint-Amand de Rouen</w:t>
+                <w:t xml:space="preserve">Survivre dans les mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réunion des Musées métropolitains - Rouen Normandie. </w:t>
+              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants et croyants, les juifs d’Europe du Nord au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Snoek, pp.88-89, 2018, 978-94-6161-464-3</w:t>
+              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre de poilus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.93-100, 2018, 978-2-37195-027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571479v1</w:t>
+                <w:t xml:space="preserve">hal-02571477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre dans les mémoires</w:t>
+                <w:t xml:space="preserve">S'entraîner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre de poilus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.93-100, 2018, 978-2-37195-027-6</w:t>
+              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.31-38, 2018, 978-2-37195-027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571477v1</w:t>
+                <w:t xml:space="preserve">hal-02571474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'entraîner</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Pache (1746-1823)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.31-38, 2018, 978-2-37195-027-6</w:t>
+              <w:t xml:space="preserve">Les ministres de la Guerre, 1792-1870. Histoire et dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.47-52, 2018, 978-2-7535-7458-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571474v1</w:t>
+                <w:t xml:space="preserve">hal-02571486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Pache (1746-1823)</w:t>
+                <w:t xml:space="preserve">Lettres patentes du roi de France Philippe le Bel attribuant les biens fonciers et immobiliers des juifs de Rouen à la commune de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réunion des musées métropolitains - Rouen Normandie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ministres de la Guerre, 1792-1870. Histoire et dictionnaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.47-52, 2018, 978-2-7535-7458-8</w:t>
+              <w:t xml:space="preserve">Savants et croyants, les juifs d’Europe du Nord au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoek, pp.90-91, 2018, 978-94-6161-464-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571486v1</w:t>
+                <w:t xml:space="preserve">hal-02571480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Police scientifique et médecine légale</w:t>
+                <w:t xml:space="preserve">Transcription des pièces d’archives déjà repérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée national de la Renaissance et Réunion des musées métropolitains - Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crimes et châtiments en Normandie, 1498-1939</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.78-95, 2016, 978-2-37195-010-8</w:t>
+              <w:t xml:space="preserve">Masséot Abaquesne, l’éclat de la faïence à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.134-137, 2016, 978-2-7118-6359-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571490v1</w:t>
+                <w:t xml:space="preserve">hal-02571494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription des pièces d’archives déjà repérées</w:t>
+                <w:t xml:space="preserve">Préambule. Qu’est-ce qu’un crime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Musée national de la Renaissance et Réunion des musées métropolitains - Rouen Normandie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masséot Abaquesne, l’éclat de la faïence à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.134-137, 2016, 978-2-7118-6359-4</w:t>
+              <w:t xml:space="preserve">Crimes et châtiments en Normandie, 1498-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.14-17, 2016, 978-2-37195-010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571494v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préambule. Qu’est-ce qu’un crime ?</w:t>
+                <w:t xml:space="preserve">Police scientifique et médecine légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crimes et châtiments en Normandie, 1498-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.14-17, 2016, 978-2-37195-010-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.78-95, 2016, 978-2-37195-010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571489v1</w:t>
+                <w:t xml:space="preserve">hal-02571490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des abbés et du convent de Jumièges du Moyen Âge à la Révolution française</w:t>
+                <w:t xml:space="preserve">Etudier et protéger les sceaux, une tradition déjà ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dorion-Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.213-239, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.262-285, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571498v1</w:t>
+                <w:t xml:space="preserve">hal-02571507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et protéger les sceaux, une tradition déjà ancienne</w:t>
+                <w:t xml:space="preserve">Les usages non diplomatiques du sceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dorion-Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.262-285, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.170-179, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571507v1</w:t>
+                <w:t xml:space="preserve">hal-02571506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages non diplomatiques du sceau</w:t>
+                <w:t xml:space="preserve">Les sceaux à l'époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.170-179, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.156-169, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571506v1</w:t>
+                <w:t xml:space="preserve">hal-02571504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux à l'époque contemporaine</w:t>
+                <w:t xml:space="preserve">Les sceaux ecclésiastiques du diocèse de Rouen au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.156-169, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.100-115, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571504v1</w:t>
+                <w:t xml:space="preserve">hal-02571497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux ecclésiastiques du diocèse de Rouen au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les sceaux des abbés et du convent de Jumièges du Moyen Âge à la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.100-115, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.213-239, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571497v1</w:t>
+                <w:t xml:space="preserve">hal-02571498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base navale britannique et américaine</w:t>
               </w:r>
@@ -3411,420 +3411,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration entre différents acteurs du patrimoine et de la recherche : la numérisation et l’indexation des chartes et autres documents de la Trinité de Fécamp conservés au Palais Bénédictine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carnets de voyage d'Albert Ier de Monaco. Le &amp;quot;tour de France&amp;quot; d'un prince motocycliste à la Belle-Epoque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales monégasques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.11-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571693v2</w:t>
+                <w:t xml:space="preserve">hal-03216290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnets de voyage d'Albert Ier de Monaco. Le &amp;quot;tour de France&amp;quot; d'un prince motocycliste à la Belle-Epoque.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collaboration entre différents acteurs du patrimoine et de la recherche : la numérisation et l’indexation des chartes et autres documents de la Trinité de Fécamp conservés au Palais Bénédictine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales monégasques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les sources des mondes normands à l’heure du numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.5763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216290v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chartes de l’abbaye de Fécamp de la période ducale</w:t>
+                <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Le chartrier de l’abbaye de la Trinité de Fécamp : étude et édition critique, 928/929 – 1190 ; postérité du fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire des cinq départements de la Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Annales du Patrimoine de Fécamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (25), pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216282v1</w:t>
+                <w:t xml:space="preserve">hal-02977489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Le chartrier de l’abbaye de la Trinité de Fécamp : étude et édition critique, 928/929 – 1190 ; postérité du fonds</w:t>
+                <w:t xml:space="preserve">Présentation de la thèse &amp;quot;Le chartrier de l'abbaye de la Trinité de Fécamp : étude et édition critique, 928/929/1190 ; postérité du fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Patrimoine de Fécamp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (25), pp.16-25</w:t>
+              <w:t xml:space="preserve">Bulletin de la société libre d'émulation de la Seine-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Années 2020-2021, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977489v1</w:t>
+                <w:t xml:space="preserve">hal-03951111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la thèse &amp;quot;Le chartrier de l'abbaye de la Trinité de Fécamp : étude et édition critique, 928/929/1190 ; postérité du fonds</w:t>
+                <w:t xml:space="preserve">Les chartes de l’abbaye de Fécamp de la période ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société libre d'émulation de la Seine-Maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Années 2020-2021, pp.7-19</w:t>
+              <w:t xml:space="preserve">Annuaire des cinq départements de la Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951111v1</w:t>
+                <w:t xml:space="preserve">hal-03216282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp, étude et édition critique (928/929-1190); postérité du fonds</w:t>
               </w:r>
@@ -4227,252 +4227,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (929-1190) : une source importante pour l'histoire anglo-normande</w:t>
+                <w:t xml:space="preserve">La suscription dans les actes des abbés de Fécamp (XIe-début du XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (2), pp.149-164. </w:t>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/etnor.2012.1889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568978v1</w:t>
+                <w:t xml:space="preserve">hal-02568972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suscription dans les actes des abbés de Fécamp (XIe-début du XIVe siècle)</w:t>
+                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (928/929-1190), étude et édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 2012 pour obtenir le diplôme d’archiviste paléographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.33-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568972v1</w:t>
+                <w:t xml:space="preserve">hal-02571515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (928/929-1190), étude et édition critique</w:t>
+                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (929-1190) : une source importante pour l'histoire anglo-normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 2012 pour obtenir le diplôme d’archiviste paléographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/etnor.2012.1889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571515v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu critique : Françoise Waquet. Les enfants de Socrate. Filiation intellectuelle et transmission du savoir, XVIIe-XXIe siècle</w:t>
               </w:r>
@@ -5252,51 +5252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration entre différents acteurs du patrimoine et de la recherche : la numérisation et l’indexation des chartes et autres documents de la Trinité de Fécamp conservés au Palais Bénédictine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5506,51 +5506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE7FA37E"/>
+    <w:nsid w:val="A325E095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5654,51 +5654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A67EB43E"/>
+    <w:nsid w:val="FFD13358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5802,51 +5802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F0CFABA"/>
+    <w:nsid w:val="86F81BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C39DC26"/>
+    <w:nsid w:val="D30C0F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6098,51 +6098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A461B40"/>
+    <w:nsid w:val="AA97C386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bloche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159055849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/sources/ecartae/evreux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/2855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.preprod.lamp.cnrs.fr/scripta/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vielliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maroteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Auzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deslondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouilleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatrican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Curau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2012.1889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dorsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02625061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncin S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bloche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159055849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/sources/ecartae/evreux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/2855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.preprod.lamp.cnrs.fr/scripta/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vielliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maroteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Auzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deslondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouilleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatrican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Curau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2012.1889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dorsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02625061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncin S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>