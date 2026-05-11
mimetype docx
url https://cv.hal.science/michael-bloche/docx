--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -3411,213 +3411,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnets de voyage d'Albert Ier de Monaco. Le &amp;quot;tour de France&amp;quot; d'un prince motocycliste à la Belle-Epoque.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collaboration entre différents acteurs du patrimoine et de la recherche : la numérisation et l’indexation des chartes et autres documents de la Trinité de Fécamp conservés au Palais Bénédictine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales monégasques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les sources des mondes normands à l’heure du numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.5763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216290v1</w:t>
+                <w:t xml:space="preserve">hal-02571693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration entre différents acteurs du patrimoine et de la recherche : la numérisation et l’indexation des chartes et autres documents de la Trinité de Fécamp conservés au Palais Bénédictine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carnets de voyage d'Albert Ier de Monaco. Le &amp;quot;tour de France&amp;quot; d'un prince motocycliste à la Belle-Epoque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales monégasques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.11-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tabularia.5763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02571693v2</w:t>
+                <w:t xml:space="preserve">hal-03216290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Le chartrier de l’abbaye de la Trinité de Fécamp : étude et édition critique, 928/929 – 1190 ; postérité du fonds</w:t>
               </w:r>
@@ -5252,51 +5252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration entre différents acteurs du patrimoine et de la recherche : la numérisation et l’indexation des chartes et autres documents de la Trinité de Fécamp conservés au Palais Bénédictine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5506,51 +5506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A325E095"/>
+    <w:nsid w:val="E3299502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5654,51 +5654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FFD13358"/>
+    <w:nsid w:val="4C849972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5802,51 +5802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86F81BD0"/>
+    <w:nsid w:val="F38ECF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D30C0F97"/>
+    <w:nsid w:val="9673F257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6098,51 +6098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AA97C386"/>
+    <w:nsid w:val="FE1F8504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bloche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159055849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/sources/ecartae/evreux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/2855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.preprod.lamp.cnrs.fr/scripta/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vielliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maroteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Auzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deslondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouilleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatrican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Curau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2012.1889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dorsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02625061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncin S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bloche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159055849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/sources/ecartae/evreux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/2855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.preprod.lamp.cnrs.fr/scripta/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vielliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maroteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Auzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deslondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouilleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatrican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Curau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2012.1889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dorsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02625061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncin S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>