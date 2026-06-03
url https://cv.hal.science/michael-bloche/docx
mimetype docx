--- v2 (2026-05-11)
+++ v3 (2026-06-03)
@@ -1508,173 +1508,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lieu de pouvoirs</w:t>
+                <w:t xml:space="preserve">Le chartrier pendant la période ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
+              <w:t xml:space="preserve">Stéphane Lecouteux, Nicolas Leroux, Ourdia Siab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rouen retrouvée, une ville du Moyen Âge à la Révolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition des Méandres, pp.83-90, 2021</w:t>
+              <w:t xml:space="preserve">La Bibliothèque et les archives de l’abbaye de la Sainte-Trinité de Fécamp, splendeur et dispersion des manuscrits et des chartes d’une prestigieuse abbaye bénédictine normande. Vol. 1. La Bibliothèque et les archives au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Durand/Association des Amis du Vieux Fécamp et du Pays de Caux, pp.244-287, 2021, 979-10-699-8343-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994897v1</w:t>
+                <w:t xml:space="preserve">hal-03951056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chartrier pendant la période ducale</w:t>
+                <w:t xml:space="preserve">Un lieu de pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Lecouteux, Nicolas Leroux, Ourdia Siab. </w:t>
+              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bibliothèque et les archives de l’abbaye de la Sainte-Trinité de Fécamp, splendeur et dispersion des manuscrits et des chartes d’une prestigieuse abbaye bénédictine normande. Vol. 1. La Bibliothèque et les archives au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Durand/Association des Amis du Vieux Fécamp et du Pays de Caux, pp.244-287, 2021, 979-10-699-8343-4</w:t>
+              <w:t xml:space="preserve">Rouen retrouvée, une ville du Moyen Âge à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition des Méandres, pp.83-90, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951056v1</w:t>
+                <w:t xml:space="preserve">hal-02994897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye Notre-Dame de Valmont, fondation et développement du temporel jusqu’à la guerre de Cent Ans</w:t>
               </w:r>
@@ -1727,998 +1727,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accord devant l’officialité de Rouen entre Richard de Pontoise, juif converti, et l’abbaye Saint-Amand de Rouen</w:t>
+                <w:t xml:space="preserve">Lettres patentes du roi de France Philippe le Bel attribuant les biens fonciers et immobiliers des juifs de Rouen à la commune de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réunion des Musées métropolitains - Rouen Normandie. </w:t>
+              <w:t xml:space="preserve">Réunion des musées métropolitains - Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants et croyants, les juifs d’Europe du Nord au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Snoek, pp.88-89, 2018, 978-94-6161-464-3</w:t>
+              <w:t xml:space="preserve">, éditions Snoek, pp.90-91, 2018, 978-94-6161-464-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571479v1</w:t>
+                <w:t xml:space="preserve">hal-02571480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre dans les mémoires</w:t>
+                <w:t xml:space="preserve">Accord devant l’officialité de Rouen entre Richard de Pontoise, juif converti, et l’abbaye Saint-Amand de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
+              <w:t xml:space="preserve">Réunion des Musées métropolitains - Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre de poilus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.93-100, 2018, 978-2-37195-027-6</w:t>
+              <w:t xml:space="preserve">Savants et croyants, les juifs d’Europe du Nord au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoek, pp.88-89, 2018, 978-94-6161-464-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571477v1</w:t>
+                <w:t xml:space="preserve">hal-02571479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'entraîner</w:t>
+                <w:t xml:space="preserve">Survivre dans les mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.31-38, 2018, 978-2-37195-027-6</w:t>
+              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre de poilus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.93-100, 2018, 978-2-37195-027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571474v1</w:t>
+                <w:t xml:space="preserve">hal-02571477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Pache (1746-1823)</w:t>
+                <w:t xml:space="preserve">S'entraîner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ministres de la Guerre, 1792-1870. Histoire et dictionnaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.47-52, 2018, 978-2-7535-7458-8</w:t>
+              <w:t xml:space="preserve">Itinéraires de poilus, soldats normands dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.31-38, 2018, 978-2-37195-027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571486v1</w:t>
+                <w:t xml:space="preserve">hal-02571474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres patentes du roi de France Philippe le Bel attribuant les biens fonciers et immobiliers des juifs de Rouen à la commune de la ville</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Pache (1746-1823)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants et croyants, les juifs d’Europe du Nord au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Snoek, pp.90-91, 2018, 978-94-6161-464-3</w:t>
+              <w:t xml:space="preserve">Les ministres de la Guerre, 1792-1870. Histoire et dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.47-52, 2018, 978-2-7535-7458-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571480v1</w:t>
+                <w:t xml:space="preserve">hal-02571486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription des pièces d’archives déjà repérées</w:t>
+                <w:t xml:space="preserve">Police scientifique et médecine légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Musée national de la Renaissance et Réunion des musées métropolitains - Rouen Normandie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masséot Abaquesne, l’éclat de la faïence à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.134-137, 2016, 978-2-7118-6359-4</w:t>
+              <w:t xml:space="preserve">Crimes et châtiments en Normandie, 1498-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.78-95, 2016, 978-2-37195-010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571494v1</w:t>
+                <w:t xml:space="preserve">hal-02571490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préambule. Qu’est-ce qu’un crime ?</w:t>
+                <w:t xml:space="preserve">Transcription des pièces d’archives déjà repérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée national de la Renaissance et Réunion des musées métropolitains - Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crimes et châtiments en Normandie, 1498-1939</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.14-17, 2016, 978-2-37195-010-8</w:t>
+              <w:t xml:space="preserve">Masséot Abaquesne, l’éclat de la faïence à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.134-137, 2016, 978-2-7118-6359-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571489v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Police scientifique et médecine légale</w:t>
+                <w:t xml:space="preserve">Préambule. Qu’est-ce qu’un crime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crimes et châtiments en Normandie, 1498-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.78-95, 2016, 978-2-37195-010-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.14-17, 2016, 978-2-37195-010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571490v1</w:t>
+                <w:t xml:space="preserve">hal-02571489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et protéger les sceaux, une tradition déjà ancienne</w:t>
+                <w:t xml:space="preserve">Les sceaux des abbés et du convent de Jumièges du Moyen Âge à la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dorion-Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.262-285, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.213-239, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571507v1</w:t>
+                <w:t xml:space="preserve">hal-02571498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages non diplomatiques du sceau</w:t>
+                <w:t xml:space="preserve">Etudier et protéger les sceaux, une tradition déjà ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dorion-Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.170-179, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.262-285, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571506v1</w:t>
+                <w:t xml:space="preserve">hal-02571507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux à l'époque contemporaine</w:t>
+                <w:t xml:space="preserve">Les usages non diplomatiques du sceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.156-169, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.170-179, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571504v1</w:t>
+                <w:t xml:space="preserve">hal-02571506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux ecclésiastiques du diocèse de Rouen au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les sceaux à l'époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.100-115, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.156-169, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571497v1</w:t>
+                <w:t xml:space="preserve">hal-02571504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des abbés et du convent de Jumièges du Moyen Âge à la Révolution française</w:t>
+                <w:t xml:space="preserve">Les sceaux ecclésiastiques du diocèse de Rouen au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Seine-Maritime, Musée des antiquités de Rouen et Abbaye de Jumièges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreintes du passé, 6000 ans de sceaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Point de Vues, pp.213-239, 2015, 978-2-37195-007-8</w:t>
+              <w:t xml:space="preserve">, éditions Point de Vues, pp.100-115, 2015, 978-2-37195-007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571498v1</w:t>
+                <w:t xml:space="preserve">hal-02571497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base navale britannique et américaine</w:t>
               </w:r>
@@ -3597,234 +3597,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Le chartrier de l’abbaye de la Trinité de Fécamp : étude et édition critique, 928/929 – 1190 ; postérité du fonds</w:t>
+                <w:t xml:space="preserve">Les chartes de l’abbaye de Fécamp de la période ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Patrimoine de Fécamp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (25), pp.16-25</w:t>
+              <w:t xml:space="preserve">Annuaire des cinq départements de la Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977489v1</w:t>
+                <w:t xml:space="preserve">hal-03216282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la thèse &amp;quot;Le chartrier de l'abbaye de la Trinité de Fécamp : étude et édition critique, 928/929/1190 ; postérité du fonds</w:t>
+                <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Le chartrier de l’abbaye de la Trinité de Fécamp : étude et édition critique, 928/929 – 1190 ; postérité du fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société libre d'émulation de la Seine-Maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Années 2020-2021, pp.7-19</w:t>
+              <w:t xml:space="preserve">Annales du Patrimoine de Fécamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (25), pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951111v1</w:t>
+                <w:t xml:space="preserve">hal-02977489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chartes de l’abbaye de Fécamp de la période ducale</w:t>
+                <w:t xml:space="preserve">Présentation de la thèse &amp;quot;Le chartrier de l'abbaye de la Trinité de Fécamp : étude et édition critique, 928/929/1190 ; postérité du fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire des cinq départements de la Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Bulletin de la société libre d'émulation de la Seine-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Années 2020-2021, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216282v1</w:t>
+                <w:t xml:space="preserve">hal-03951111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp, étude et édition critique (928/929-1190); postérité du fonds</w:t>
               </w:r>
@@ -4227,252 +4227,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suscription dans les actes des abbés de Fécamp (XIe-début du XIVe siècle)</w:t>
+                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (929-1190) : une source importante pour l'histoire anglo-normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.149-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tabularia.1308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/etnor.2012.1889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568972v1</w:t>
+                <w:t xml:space="preserve">hal-02568978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (928/929-1190), étude et édition critique</w:t>
+                <w:t xml:space="preserve">La suscription dans les actes des abbés de Fécamp (XIe-début du XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 2012 pour obtenir le diplôme d’archiviste paléographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.1308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571515v1</w:t>
+                <w:t xml:space="preserve">hal-02568972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (929-1190) : une source importante pour l'histoire anglo-normande</w:t>
+                <w:t xml:space="preserve">Le chartrier de l'abbaye de la Trinité de Fécamp (928/929-1190), étude et édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 2012 pour obtenir le diplôme d’archiviste paléographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/etnor.2012.1889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02568978v1</w:t>
+                <w:t xml:space="preserve">hal-02571515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu critique : Françoise Waquet. Les enfants de Socrate. Filiation intellectuelle et transmission du savoir, XVIIe-XXIe siècle</w:t>
               </w:r>
@@ -5506,51 +5506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3299502"/>
+    <w:nsid w:val="BB2F6A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5654,51 +5654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C849972"/>
+    <w:nsid w:val="56FC4029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5802,51 +5802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F38ECF24"/>
+    <w:nsid w:val="5CD528FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9673F257"/>
+    <w:nsid w:val="1607AA0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6098,51 +6098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FE1F8504"/>
+    <w:nsid w:val="ED281A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bloche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159055849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/sources/ecartae/evreux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/2855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.preprod.lamp.cnrs.fr/scripta/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vielliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maroteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Auzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deslondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouilleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatrican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Curau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2012.1889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dorsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02625061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncin S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bloche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159055849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/sources/ecartae/evreux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/2855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.preprod.lamp.cnrs.fr/scripta/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vielliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maroteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Auzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deslondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouilleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatrican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Curau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03951111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2012.1889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dorsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02625061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncin S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>