--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+                <w:t xml:space="preserve">Nanocell type Ru@quinone core-shell catalyst for selective oxidation of alcohols to carbonyl compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">J.P. P Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">W.Y. y Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">W.J. J Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I. I Vovk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 602, pp.117693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959927v1</w:t>
+                <w:t xml:space="preserve">hal-02926739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocell type Ru@quinone core-shell catalyst for selective oxidation of alcohols to carbonyl compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.Y. y Hernández</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. J Zhou</w:t>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I. I Vovk</w:t>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 602, pp.117693. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926739v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1324,51 +1324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,351 +1452,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+                <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.022704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+                <w:t xml:space="preserve">hal-01215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ławicki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Capron</w:t>
+                <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.022704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215266v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,277 +2523,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
+                <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K.A. Abhinavam Kailasanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">First Annual Meeting of the WG1/WG4 COST Action 1401 Our AstroChemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476728v1</w:t>
+                <w:t xml:space="preserve">hal-01466961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
+                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Goulay</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual Meeting of the WG1/WG4 COST Action 1401 Our AstroChemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466961v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects</w:t>
               </w:r>
@@ -3023,277 +3023,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
               </w:r>
@@ -3439,64 +3439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3532,338 +3532,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zettergren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Seitz</w:t>
+                <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rosén</w:t>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
+              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084771v1</w:t>
+                <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Maclot</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Domaracka</w:t>
+                <w:t xml:space="preserve">H Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lawicki</w:t>
+                <w:t xml:space="preserve">F Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Méry</w:t>
+                <w:t xml:space="preserve">S Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084873v1</w:t>
+                <w:t xml:space="preserve">hal-01084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of multiply charged ions with isolated polycyclic aromatic hydrocarbon molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
@@ -4744,51 +4744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. y Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. J Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. I Vovk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. y Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. J Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. I Vovk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>