--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1452,338 +1452,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ławicki</w:t>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.022704⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215266v1</w:t>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seitz</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
+              <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.022704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. S. Holm</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,277 +2523,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
+                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Goulay</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual Meeting of the WG1/WG4 COST Action 1401 Our AstroChemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466961v1</w:t>
+                <w:t xml:space="preserve">hal-01476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
+                <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K.A. Abhinavam Kailasanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">First Annual Meeting of the WG1/WG4 COST Action 1401 Our AstroChemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476728v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects</w:t>
               </w:r>
@@ -3023,277 +3023,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
               </w:r>
@@ -3439,64 +3439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3672,77 +3672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
@@ -4744,51 +4744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. y Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. J Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. I Vovk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. y Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. J Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. I Vovk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>