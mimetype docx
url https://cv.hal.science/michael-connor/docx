--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -66,1602 +66,1602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling viral and bacterial infections in human lung organotypic systems reveals strain specific host responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Faria Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wong Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05114543v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disease-attenuated pneumococcal biosynthesis gene mutants invade the mucosal epithelium and induce innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pollara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modupeh Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ragazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ramos-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pneumococcus triggers NFkB degradation in COMMD2 aggresome-like bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04097504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pneumococcus uses COMMD2 to alter host cellular immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Ruthenium Polypyridyl Complex-Modified Aptamers for Photodynamic Therapy against Streptococcus Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Levi-Acobas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5c13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigella generates distinct IAM subpopulations during epithelial cell invasion to promote efficient intracellular niche formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jost Enninga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (1), pp.151381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejcb.2023.151381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infected wound repair correlates with collagen I induction and NOX2 activation by cold atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Capuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ Regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41536-024-00372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in regulation of homeostasis through chromatin modifications by airway commensals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80, pp.102505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mib.2024.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial cells maintain memory of prior infection with Streptococcus pneumoniae through di-methylation of histone H3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Matheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.5545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-49347-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05185185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone demethylase KDM6B fine-tunes the host response to Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Patey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhan Rasid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.257-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-020-00805-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial respiration restricts Listeria monocytogenes infection by slowing down host cell receptor recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Spier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (6), pp.109989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus pneumoniae Infection Promotes Histone H3 Dephosphorylation by Modulating Host PP1 Phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhan Rasid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J.G. Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (12), pp.4016-4026.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110787v1</w:t>
-              </w:r>
-[...510 lines deleted...]
-                <w:t xml:space="preserve">hal-05447592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1679,51 +1679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizing Host Chromatin: A Bacterial Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Arbibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flamme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Niogret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Akhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capuzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-024-00372-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2024.102505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05185185v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Matheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49347-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Camarasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00805-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109989" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyang Dong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.G. Eldridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114543v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Faria Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wong Ng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Mary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhee Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weight" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pollara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupeh Betts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ragazzini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ramos-Sevillano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Connor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Eldridge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arbibe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie A Hamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1128/9781683670261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAI-0015-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114543v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Faria Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wong Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhee Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weight" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pollara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupeh Betts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ragazzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ramos-Sevillano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Connor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Eldridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Camarasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Niogret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Akhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capuzzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-024-00372-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2024.102505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05185185v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Matheau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49347-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00805-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyang Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.G. Eldridge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arbibe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie A Hamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1128/9781683670261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAI-0015-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>