--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,1602 +66,1602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of Ruthenium Polypyridyl Complex-Modified Aptamers for Photodynamic Therapy against Streptococcus Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Levi-Acobas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c13224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigella generates distinct IAM subpopulations during epithelial cell invasion to promote efficient intracellular niche formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jost Enninga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (1), pp.151381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2023.151381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infected wound repair correlates with collagen I induction and NOX2 activation by cold atmospheric plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Capuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NPJ Regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41536-024-00372-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in regulation of homeostasis through chromatin modifications by airway commensals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.102505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2024.102505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epithelial cells maintain memory of prior infection with Streptococcus pneumoniae through di-methylation of histone H3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Matheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49347-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05185185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The histone demethylase KDM6B fine-tunes the host response to Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orhan Rasid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-00805-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial respiration restricts Listeria monocytogenes infection by slowing down host cell receptor recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Spier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.109989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streptococcus pneumoniae Infection Promotes Histone H3 Dephosphorylation by Modulating Host PP1 Phosphatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orhan Rasid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J.G. Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.4016-4026.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling viral and bacterial infections in human lung organotypic systems reveals strain specific host responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Faria Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wong Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05114543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease-attenuated pneumococcal biosynthesis gene mutants invade the mucosal epithelium and induce innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Weight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pollara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modupeh Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ragazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ramos-Sevillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcus triggers NFkB degradation in COMMD2 aggresome-like bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pneumococcus uses COMMD2 to alter host cellular immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04097504v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcus uses COMMD2 to alter host cellular immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pneumococcus triggers NFkB degradation in COMMD2 aggresome-like bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...961 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyang Dong</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03110787v1</w:t>
+                <w:t xml:space="preserve">pasteur-04097504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1679,51 +1679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizing Host Chromatin: A Bacterial Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Arbibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114543v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Faria Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wong Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhee Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weight" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pollara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupeh Betts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ragazzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ramos-Sevillano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Connor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Eldridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Camarasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Niogret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Akhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capuzzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-024-00372-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2024.102505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05185185v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Matheau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49347-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00805-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyang Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.G. Eldridge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arbibe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie A Hamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1128/9781683670261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAI-0015-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flamme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Niogret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Akhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capuzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-024-00372-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2024.102505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05185185v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Matheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49347-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Camarasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00805-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109989" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyang Dong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.G. Eldridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114543v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Faria Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wong Ng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Mary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhee Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weight" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pollara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupeh Betts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ragazzini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ramos-Sevillano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Connor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Eldridge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arbibe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie A Hamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1128/9781683670261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAI-0015-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>