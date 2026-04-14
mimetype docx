--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -718,429 +718,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow intermittency affects the nutritional quality of phototrophic biofilms and their capacity to support secondary production</w:t>
+                <w:t xml:space="preserve">Human activities shape global patterns of decomposition rates in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+                <w:t xml:space="preserve">Scott Tiegs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+                <w:t xml:space="preserve">Krista A Capps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">David Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14195⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6701), pp.1191-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adn1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688204v1</w:t>
+                <w:t xml:space="preserve">hal-04652223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water nutrient concentrations on stream macroinvertebrate community stoichiometry: a large-scale study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow intermittency affects the nutritional quality of phototrophic biofilms and their capacity to support secondary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Gautreau</w:t>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e69. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (1), pp.84-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782453v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activities shape global patterns of decomposition rates in rivers</w:t>
+                <w:t xml:space="preserve">Effects of water nutrient concentrations on stream macroinvertebrate community stoichiometry: a large-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Tiegs</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista A Capps</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Costello</w:t>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Paul Schmidt</w:t>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Patrick</w:t>
+                <w:t xml:space="preserve">Edwige Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 384 (6701), pp.1191-1195. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adn1262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652223v1</w:t>
+                <w:t xml:space="preserve">hal-04782453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different impacts of diet composition on the stoichiometric traits of two freshwater species</w:t>
               </w:r>
@@ -1243,90 +1243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1386,51 +1386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sterol availability in a forested headwater stream constitute a nutritional constraint for macroinvertebrates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,360 +1484,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen to phosphorus ratio shapes bacterial community involved in cellulose decomposition and copper contamination alters their stoichiometric demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Patterns and Controls of Nutrient Immobilization on Decomposing Cellulose in Riverine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Tiegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziming Wang</w:t>
+                <w:t xml:space="preserve">Luz Boyero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Cristina Canhoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krista Capps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (10), pp.fiac107. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.e2021GB007163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GB007163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805166v1</w:t>
+                <w:t xml:space="preserve">hal-03613046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Patterns and Controls of Nutrient Immobilization on Decomposing Cellulose in Riverine Ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen to phosphorus ratio shapes bacterial community involved in cellulose decomposition and copper contamination alters their stoichiometric demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Boyero</w:t>
+                <w:t xml:space="preserve">Ziming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Canhoto</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Capps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (3), pp.e2021GB007163. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (10), pp.fiac107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GB007163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613046v1</w:t>
+                <w:t xml:space="preserve">hal-03805166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1), pp.4-9. </w:t>
@@ -1888,51 +1888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Questioning the roles of resources nutritional quality in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,103 +1992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,559 +2652,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the growth rate hypothesis to species development: Can stoichiometric traits help to explain the composition of macroinvertebrate communities?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mondy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio‐polatera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08090⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451691v1</w:t>
+                <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+                <w:t xml:space="preserve">Extending the growth rate hypothesis to species development: Can stoichiometric traits help to explain the composition of macroinvertebrate communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Faure</w:t>
+                <w:t xml:space="preserve">Cédric Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Aberle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Usseglio‐polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (6), pp.879-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.08090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996072v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Ecotoxicology for a Multisubstance World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using plant litter decomposition as an indicator of ecosystem response to soil contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Peace</w:t>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chiara Accolla</w:t>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaa160⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.107554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167855v1</w:t>
+                <w:t xml:space="preserve">hal-03181535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using plant litter decomposition as an indicator of ecosystem response to soil contamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Stoichiometric Ecotoxicology for a Multisubstance World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Peace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Chiara Accolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.107554. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaa160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181535v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the energetic cost of food quality constraints on resting metabolism to integrate nutritional and metabolic ecology</w:t>
               </w:r>
@@ -3452,278 +3452,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U‐shaped response Unifies views on temperature dependency of stoichiometric requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t>
+                <w:t xml:space="preserve">Stoichiometric constraints on phytoplankton resource use efficiency in monocultures and mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Hillebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Striebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13493⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.1734-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227608v1</w:t>
+                <w:t xml:space="preserve">hal-03103981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric constraints on phytoplankton resource use efficiency in monocultures and mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Frank</w:t>
+                <w:t xml:space="preserve">U‐shaped response Unifies views on temperature dependency of stoichiometric requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel‐desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (8), pp.1734-1746. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.860-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103981v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t>
               </w:r>
@@ -4049,338 +4049,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 65 (7), pp.1239-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526187v1</w:t>
+                <w:t xml:space="preserve">hal-02526210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rollin</w:t>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guerold</w:t>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (7), pp.1239-1255. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526210v1</w:t>
+                <w:t xml:space="preserve">hal-02526187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and drivers of ecosystem functioning in rivers and riparian zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Tiegs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Isken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,766 +4451,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t>
+                <w:t xml:space="preserve">Using stable isotope approach to quantify pond dam impacts on isotopic niches and assimilation of resources by invertebrates in temporary streams: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Woodward</w:t>
+                <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Burdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105466⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 834 (1), pp.163-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-019-3920-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006041v1</w:t>
+                <w:t xml:space="preserve">hal-02624939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stable isotope approach to quantify pond dam impacts on isotopic niches and assimilation of resources by invertebrates in temporary streams: a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+                <w:t xml:space="preserve">F.J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 834 (1), pp.163-181. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-019-3920-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624939v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
+                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Zak</w:t>
+                <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
+                <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Corti</w:t>
+                <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181061v1</w:t>
+                <w:t xml:space="preserve">hal-02905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Impacts of Silver and Phosphorus on Autotrophic Biofilm Elemental and Biochemical Quality for a Macroinvertebrate Consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Corti</w:t>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foulquier</w:t>
+                <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tockner</w:t>
+                <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905453v1</w:t>
+                <w:t xml:space="preserve">hal-02319303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Impacts of Silver and Phosphorus on Autotrophic Biofilm Elemental and Biochemical Quality for a Macroinvertebrate Consumer</w:t>
+                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Crenier</w:t>
+                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Dominik Zak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Ferriol</w:t>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319303v1</w:t>
+                <w:t xml:space="preserve">hal-02181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High food quality increases infection of Gammarus pulex (Crustacea: Amphipoda) by the acanthocephalan parasite Pomphorhynchus laevis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Labaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5255,645 +5255,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Cosin Ponce</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (12), pp.11281-11294. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9452-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319296v1</w:t>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rollin</w:t>
+                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sohm</w:t>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Flayac</w:t>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (12), pp.11264 - 11280. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917263v1</w:t>
+                <w:t xml:space="preserve">hal-01930387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11264 - 11280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930387v1</w:t>
+                <w:t xml:space="preserve">hal-01917263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
+                <w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Djukic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Schmidt</w:t>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
+                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Beier</w:t>
+                <w:t xml:space="preserve">Mar Cosin Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11281-11294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9452-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+                <w:t xml:space="preserve">hal-02319296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t>
@@ -5970,51 +5970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6082,7071 +6082,7091 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High stoichiometric food quality increases moulting organism vulnerability to pollutant impacts: An experimental test with Gammarus fossarum (Crustacea: Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 645, pp.1484--1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microcalorimetric approach for investigating stoichiometric constraints on the standard metabolic rate of a small invertebrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (11), pp.1714 - 1722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.13137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595243v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317639v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelopathic inhibition of primary producer growth and photosynthesis by aquatic fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+                <w:t xml:space="preserve">Minor food sources can play a major role in secondary production in detritus-based ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce-Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bringuier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878127v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor food sources can play a major role in secondary production in detritus-based ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Allelopathic inhibition of primary producer growth and photosynthesis by aquatic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+                <w:t xml:space="preserve">Charlotte Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12933⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319294v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric constraints modulate impacts of silver contamination on stream detritivores: an experimental test with Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (12), pp.2075--2089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 60, pp.1077-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological stoichiometry of aquatic fungi: current knowledge and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bärlocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.100 - 111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aquatic hyphomycetes: a potential source of polyunsaturated fatty acids in detritus-based stream food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248571v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic hyphomycetes: a potential source of polyunsaturated fatty acids in detritus-based stream food webs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Perrière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159541v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community structure and nutrient level control the tolerance of autotrophic biofilm to silver contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13739-13752. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3860-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of aluminium and phosphorus on microbial leaf litter processing in acidified streams: A microcosm approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+                <w:t xml:space="preserve">Litter identity mediates predator impacts on the functioning of an aquatic detritus-based food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerold</w:t>
+                <w:t xml:space="preserve">Marion Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.11.024⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 176 (n° 1), pp. 225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-014-2990-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076534v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast mineralization of land-born C in inland waters: first experimental evidences of aquatic priming effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive effects of aluminium and phosphorus on microbial leaf litter processing in acidified streams: A microcosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Faustine Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Harrault</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Jauset-Alcala</w:t>
+                <w:t xml:space="preserve">François Guerold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1635-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076667v1</w:t>
+                <w:t xml:space="preserve">hal-01076534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter identity mediates predator impacts on the functioning of an aquatic detritus-based food web</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast mineralization of land-born C in inland waters: first experimental evidences of aquatic priming effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jouffroy</w:t>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
+                <w:t xml:space="preserve">Loic Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jauset-Alcala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-014-2990-y⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 721 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1635-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142917v1</w:t>
+                <w:t xml:space="preserve">hal-01076667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus content in detritus controls life‐history traits of a detritivore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Phosphorus availability modulates the toxic effect of silver on aquatic fungi and leaf litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Heberle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12079⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319221v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus availability modulates the toxic effect of silver on aquatic fungi and leaf litter decomposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorus content in detritus controls life‐history traits of a detritivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.807-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115103v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental composition and degree of homeostasis of fungi: are aquatic hyphomycetes more like metazoans, bacteria or plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 6, pp. 453-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Leaf Litter Processing in Acidified Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-012-0107-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic impacts of sediment contamination and dam presence on river functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (2), pp.320-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and physiological responses of Gammarus fossarum (Crustacea Amphipoda) exposed to silver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gismondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 142, pp.73-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic algae stimulate leaf litter decomposition in detritus-based headwater streams: a case of aquatic priming effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 94, pp. 1604-1613. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/12-0606.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of food-web structure on the biodegradability of lake sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Effects of food-web structure on the quantity and the elemental quality of sedimenting material in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Guilpart</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Bashir Arnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 679 (1), pp.251-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210143v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of food-web structure on the quantity and the elemental quality of sedimenting material in shallow lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of food-web structure on the biodegradability of lake sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+                <w:t xml:space="preserve">Florence Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Meriguet</w:t>
+                <w:t xml:space="preserve">Alexis Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (11), pp.2390-2400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819129v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of burial on leaf litter quality, microbial conditioning and palatability to three shredder taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 57, pp. 1017-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02762.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High and differential viral infection rates within bacterial 'morphopopulations' in a shallow sand pit lake (Lac de Créteil, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a S Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad-Bashir Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (1), pp.83-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming effect: bridging the gap between terrestrial and aquatic ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (10), pp.2850-2861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/09-1968.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use stable isotopes for ecotoxicological studies? Effect of DDT on isotopic fractionation in Perca fluviatilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Oliveira-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (6), pp.734-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux trophiques au fonctionnement des écosystèmes lacustres: vers une intégration de l'hétérogénéité et de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (2), pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00321409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food-web structure on periphyton stoichiometry in eutrophic lakes: a mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Benest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mériguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53, pp.2089-2100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00321076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, x (x), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00321040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient effects on the genetic and functional diversity of aquatic bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00593.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00321407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria can control stoichiometry and nutrient limitation of phytoplankton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Benest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.202-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00178018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria can control stoickiometry and nutrient limitation of phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Benest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.202-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00176477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of phytoplankton-bacteria interactions by stoichiometric constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 116, pp.1079-1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00177050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of self-organizing maps to analyse sole-carbon source utilization profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of self -organizing maps to analyze sole-carbon source utilization profiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00177368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-omics reveal microbial guild succession and functions during fungal necromass decomposition in forest soil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spore-tacular automation: deep learning analysis for aquatic hyphomycete ecotoxicological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fauchery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual congress of European Society of Mycobacteriology (ESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373560v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-omics reveal microbial guild succession and functions during fungal necromass decomposition in forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Caux</w:t>
+                <w:t xml:space="preserve">Elsa Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cappella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Annual congress of European Society of Mycobacteriology (ESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256091v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Stoichiometric Plasticity of Some Aquatic Hyphomycetes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responses of aquatic hyphomycetes to nutrient limitation and tebuconazole exposure: quantitative assessment using deep learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">10th Plant Litter Processing in Freshwaters Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander Feckler; Mirco Bundschuh, Aug 2025, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373569v1</w:t>
+                <w:t xml:space="preserve">hal-05565874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117032v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric requirements of aquatic hyphomycetes control the nutrient immobilization/mineralization balance during decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Characterising the Stoichiometric Plasticity of Some Aquatic Hyphomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences (SEFS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419150v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998427v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Stoichiometric requirements of aquatic hyphomycetes control the nutrient immobilization/mineralization balance during decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences (SEFS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140645v1</w:t>
+                <w:t xml:space="preserve">hal-03419150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui est rare est cher : rôles des diatomées dans les cours d'eau de tête de bassin versant forestier</w:t>
+                <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206784v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce qui est rare est cher : rôles des diatomées dans les cours d'eau de tête de bassin versant forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234378v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming bends the threshold elemental ratio in a homeostatic consumer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium of European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206797v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Traits: a relevant approach for relating nutrient availabilities to community structures and ecosystem functioning?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206810v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+                <w:t xml:space="preserve">Warming bends the threshold elemental ratio in a homeostatic consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Beaussart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Nicole Morel Desrosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
+              <w:t xml:space="preserve">11th Symposium of European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184152v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of Ecological Stoichiometry: recent conceptual changes and research perspectives</w:t>
+                <w:t xml:space="preserve">Stoichiometric Traits: a relevant approach for relating nutrient availabilities to community structures and ecosystem functioning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206804v1</w:t>
+                <w:t xml:space="preserve">hal-03206810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological stoichiometry in detritus-based headwater streams: current knowledge and perspectives</w:t>
+                <w:t xml:space="preserve">Thirty years of Ecological Stoichiometry: recent conceptual changes and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Congresso da Associação Ibérica de Limnologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206814v1</w:t>
+                <w:t xml:space="preserve">hal-03206804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Oliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184165v1</w:t>
+                <w:t xml:space="preserve">hal-03184152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of Ecological Stoichiometry: recent conceptual changes and research perspectives</w:t>
+                <w:t xml:space="preserve">Ecological stoichiometry in detritus-based headwater streams: current knowledge and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">XIX Congresso da Associação Ibérica de Limnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206817v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Oliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OTELo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185946v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the importance of benthic algae in the functioning of forested headwater streams</w:t>
+                <w:t xml:space="preserve">Thirty years of Ecological Stoichiometry: recent conceptual changes and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184219v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mixed hierarchical multinomial regression model to analyze community composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Séminaire OTELo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184197v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource quality modulates both infection success and intensity in the amphipod Gammarus pulex infected by an acanthocephalan parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13204,458 +13224,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets unitaire et combiné de faibles concentrations en calcium et de faibles qualités de ressources sur la reproduction de Gammarus fossarum (Crustacés amphipodes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Danger</w:t>
+                <w:t xml:space="preserve">Development of a mixed hierarchical multinomial regression model to analyze community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604699v1</w:t>
+                <w:t xml:space="preserve">hal-03184197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better understanding of the importance of benthic algae in the functioning of forested headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184238v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic algae ensure the survival and growth of a detritivorous invertebrate in detritus-based headwater streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Effets unitaire et combiné de faibles concentrations en calcium et de faibles qualités de ressources sur la reproduction de Gammarus fossarum (Crustacés amphipodes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184247v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter intuitive effects of resource elemental content on the response of the detritivore, Gammarus fossarum, to metallic contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13812,4496 +13832,4996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle mixte hiérarchisé pour analyser la composition de communautés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Benthic algae ensure the survival and growth of a detritivorous invertebrate in detritus-based headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR Ecologie statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185949v1</w:t>
+                <w:t xml:space="preserve">hal-03184247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well can commonly-used metrics describe the effect of watershed-level land-uses on aquatic natural organic matter?</w:t>
+                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouillet Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monteserrat Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184251v1</w:t>
+                <w:t xml:space="preserve">hal-03184238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High food quality increase the detrimental effects of cadmium on the detritivore, Gammarus fossarum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Modèle mixte hiérarchisé pour analyser la composition de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée du GDR Ecologie statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184232v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of ionic silver and phosphorus on aquatic fungi and leaf litter decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">How well can commonly-used metrics describe the effect of watershed-level land-uses on aquatic natural organic matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteserrat Filella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184288v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre contamination anthropique et qualité des ressources alimentaires : cas des microorganismes de ruisseaux forestiers</w:t>
+                <w:t xml:space="preserve">High food quality increase the detrimental effects of cadmium on the detritivore, Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution programme EC2CO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185956v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic silver can directly and indirectly impairs the functioning of detritus-based aquatic ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of ionic silver and phosphorus on aquatic fungi and leaf litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184298v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Interactions entre contamination anthropique et qualité des ressources alimentaires : cas des microorganismes de ruisseaux forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Heberle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d'Ecophysiologie Animale (CEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution programme EC2CO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174708v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de processus écosystémiques pour un biomonitoring novateur du fonctionnement des hydrosystèmes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Ionic silver can directly and indirectly impairs the functioning of detritus-based aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire biodiversité et milieux aquatiques (ONEMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185963v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification des cours d’eau de tête de bassin : Etude de la diversité fongique et des activités microbiennes associées à la litière végétale en décomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès d'Ecophysiologie Animale (CEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511946v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and activities of fungal communities associated with decaying leaves in acidified headwater streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesure de processus écosystémiques pour un biomonitoring novateur du fonctionnement des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire biodiversité et milieux aquatiques (ONEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511867v1</w:t>
+                <w:t xml:space="preserve">hal-03185963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des mésocosmes « transportables » pour l'étude des impacts toxiques sur les écosystèmes aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Acidification des cours d’eau de tête de bassin : Etude de la diversité fongique et des activités microbiennes associées à la litière végétale en décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gierlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174778v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification of headwater streams: structural and functional assessment of microbial communities associated with decaying leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Diversity and activities of fungal communities associated with decaying leaves in acidified headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gierlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO/NABS Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518695v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+                <w:t xml:space="preserve">Intérêt des mésocosmes « transportables » pour l'étude des impacts toxiques sur les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lucas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755586v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of biomanipulations on periphyton stoichiometry in shallow lakes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acidification of headwater streams: structural and functional assessment of microbial communities associated with decaying leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th SIL - Congress (International Society of Limnology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ASLO/NABS Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00178023v1</w:t>
+                <w:t xml:space="preserve">hal-03518695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries régulent-elles leur composition chimique? Quelles conséquences à l'échelle de l'écosystème?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+                <w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00177371v1</w:t>
+                <w:t xml:space="preserve">hal-00755586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des communautés bactériennes sur la composition stœchiométrique et la nature de l'élément limitant la croissance du phytoplancton.</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of biomanipulations on periphyton stoichiometry in shallow lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Benest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">30th SIL - Congress (International Society of Limnology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00177370v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00178023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stœchiométrie écologique, couplage entre cycle des nutriments et fonctionnement des écosystèmes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Stoechiométrie écologique, réseaux trophiques et fonctionnement des écosystèmes aquatiques (projet SERFEA, ECCO/PNBC 2004−2007).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">colloque de restitution du programme ECCO/PNBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00178019v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00178017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du ratio N :P et de la richesse en nutriments sur la diversité et le fonctionnement des écosystèmes microbiens.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des communautés bactériennes sur la composition stœchiométrique et la nature de l'élément limitant la croissance du phytoplancton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Benest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00178021v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00177370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoechiométrie écologique, réseaux trophiques et fonctionnement des écosystèmes aquatiques (projet SERFEA, ECCO/PNBC 2004−2007).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Influence du ratio N :P et de la richesse en nutriments sur la diversité et le fonctionnement des écosystèmes microbiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de restitution du programme ECCO/PNBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00178017v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00178021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stœchiométrie écologique, couplage entre cycle des nutriments et fonctionnement des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00178019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bactéries régulent-elles leur composition chimique? Quelles conséquences à l'échelle de l'écosystème?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nouan-le-Fuzelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00177371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (18)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Prior stress exposure influences microbial community assembly and litter decomposition in headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434050v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de stresseurs environnementaux sur les ratios N:P optimaux de décomposeurs microbiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Les dessous de la litière : capacité d'adhésion et dynamique de décomposition en conditions stressantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145522v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Aberle</w:t>
+                <w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232606v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de stresseurs environnementaux sur les ratios N:P optimaux de décomposeurs microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232127v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stressor effects on resource quality for consumers: a case study with phototrophic biofilm exposed to phosphorus and ionic silver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ferriol</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185985v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive impacts of silver and phosphorus on autotrophic biofilm elemental and biochemical quality for a macroinvertebrate consumer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
+                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186725v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Multiple stressor effects on resource quality for consumers: a case study with phototrophic biofilm exposed to phosphorus and ionic silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133869v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive impacts of silver and phosphorus on autotrophic biofilm elemental and biochemical quality for a macroinvertebrate consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ten-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172499v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutritional stress on the freshwater detritivore, Gammarus fossarum: looking at the molecular level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+                <w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172657v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lucisine</w:t>
+                <w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aran</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186739v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivotal role of benthic algae in the survival and growth of a detritivorous invertebrate in detritus-based streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Effects of nutritional stress on the freshwater detritivore, Gammarus fossarum: looking at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society – Société Française d’Ecologie Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186811v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does resource quality modulate the impact of multiple stresses on survival and behavior of the amphipod Gammarus fossarum?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
+                <w:t xml:space="preserve">Pivotal role of benthic algae in the survival and growth of a detritivorous invertebrate in detritus-based streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society – Société Française d’Ecologie Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186806v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Heberle</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congré d'Ecophysiologie Animale (CEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186816v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does resource quality modulate the impact of multiple stresses on survival and behavior of the amphipod Gammarus fossarum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
+              <w:t xml:space="preserve">British Ecological Society – Société Française d’Ecologie Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172660v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Henry</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Congré d'Ecophysiologie Animale (CEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186897v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO 2012 Journées Internationales de limnologie et d'Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186762v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">JILO 2012 Journées Internationales de limnologie et d'Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186777v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic acidification of headwater streams: limiting factors for the decomposition of organic matter (pH, phosphorus and aluminium concentrations) in the impacted streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology (SAME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rostock/Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18311,91 +18831,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom primary production in headwater streams: a limited but essential process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18404,400 +18924,400 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes W Goesling; João Serôdio; Johann Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms: Biology &amp; Applications Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scrivener Publishing, 2024, Diatoms: Biology &amp; Applications Series, 9781119842088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119842156.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Freshwater Zooplankton Communities to Chronic Anthropogenic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desjonquères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatriz Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Effects of Noise on Aquatic Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_139-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry of Plant Litter Decomposition in Stream Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.23-49, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72854-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Microbial Decomposer Diversity to Plant Litter Decomposition and Associated Processes in Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Pascoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahadevan Seena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18806,92 +19326,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.163-192, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72854-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of Leaf Litter Stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18910,161 +19430,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods to Study Litter Decomposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.503-511, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30515-4_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.317-326, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5704-2_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19074,165 +19594,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId520"/>
+      <w:footerReference w:type="default" r:id="rId526"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19300,51 +19820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA2D162D"/>
+    <w:nsid w:val="C38E3512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19531,51 +20051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9874-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123471052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rougier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Techer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06554-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10063-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2023.2201395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;mpia Sobral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Signor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Aguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel&#8208;desrosiers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13855" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13493" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Frank" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hillebrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Striebel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.39.22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00732" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913839v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061709v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12785" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0354GL1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779941v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8DC2VSN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2014.09.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248749v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3860-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jauset-Alcala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1635-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142917v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouffroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2990-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319221v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heberle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12079" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957838v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.05.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce-Funck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gismondi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.07.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5H02NG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819129v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Bashir Arnous" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meriguet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955458v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02762.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0001EE05B762F3EFAFA0D7A1397B724E2B9EDCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Pradeep Ram" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00920.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200273v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1968.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321409v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321076v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oumarou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02031.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWWNJM8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321407v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00593.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178018v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176477v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oumarou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352249v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leflaive" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177368v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373560v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hilaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419150v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206784v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206797v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel Desrosier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206810v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206804v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206814v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206817v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184219v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184207v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184253v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184232v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185956v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174708v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178023v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177371v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177370v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178019v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178021v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178017v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145522v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185985v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriol" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186725v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186811v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186806v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186816v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172660v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924528v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924535v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fernandes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_9" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163326v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30515-4_55" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924546v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_31" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9874-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123471052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rougier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Techer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06554-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10063-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2023.2201395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;mpia Sobral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Signor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Aguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel&#8208;desrosiers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13855" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Frank" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hillebrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Striebel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11415" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.39.22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913839v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13137" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12785" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0354GL1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779941v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8DC2VSN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2014.09.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZTHPN8D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3860-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouffroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2990-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jauset-Alcala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1635-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heberle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12079" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.05.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce-Funck" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gismondi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.07.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5H02NG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Bashir Arnous" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meriguet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955458v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02762.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0001EE05B762F3EFAFA0D7A1397B724E2B9EDCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527103v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Pradeep Ram" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00920.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200273v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1968.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321409v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321076v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oumarou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02031.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWWNJM8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00593.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oumarou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leflaive" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177368v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373560v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hilaire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206797v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel Desrosier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206810v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206817v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184207v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184219v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184253v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184247v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185956v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174708v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178023v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178017v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177370v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178019v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177371v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185985v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172657v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186811v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186806v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186816v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172660v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924528v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924535v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fernandes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163326v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30515-4_55" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924546v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_31" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>