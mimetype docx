--- v1 (2026-04-14)
+++ v2 (2026-05-22)
@@ -1,19765 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19713 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michael Danger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michael-danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9874-4942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123471052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=9G9nK1MAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf litter chemistry contributes to shape the chemical footprint of macrodetritivore communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106800. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant potential to improve the pollutant treatment capacity of decentralised bioretention systems: insights and research prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (11), pp.10855-10868. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06554-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the performance of Palaemon serratus (Pennant, 1777) larvae from winter and summer laying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 571, pp.151983. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2023.151983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water nutrient concentrations on stream macroinvertebrate community stoichiometry: a large-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e69. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow intermittency affects the nutritional quality of phototrophic biofilms and their capacity to support secondary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (1), pp.84-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities shape global patterns of decomposition rates in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Tiegs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista A Capps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6701), pp.1191-1195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adn1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different impacts of diet composition on the stoichiometric traits of two freshwater species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10063-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858, Part 3, pp.159786. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sterol availability in a forested headwater stream constitute a nutritional constraint for macroinvertebrates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desvilettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inland Waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20442041.2023.2201395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1380-1394. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen to phosphorus ratio shapes bacterial community involved in cellulose decomposition and copper contamination alters their stoichiometric demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (10), pp.fiac107. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Patterns and Controls of Nutrient Immobilization on Decomposing Cellulose in Riverine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Tiegs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Boyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canhoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Capps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.e2021GB007163. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.4-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: Questioning the roles of resources nutritional quality in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Elodie Perga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (7), pp.e09503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant litter decomposition as an indicator of ecosystem response to soil contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.107554. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric Ecotoxicology for a Multisubstance World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (2), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaa160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the energetic cost of food quality constraints on resting metabolism to integrate nutritional and metabolic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel‐desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (11), pp.2339-2349. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-matter decomposition as a bioassessment tool of stream functioning: A comparison of eight decomposition-based indicators exposed to different environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olímpia Sobral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.118111. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body stoichiometry of heterotrophs: Assessing drivers of interspecific variations in elemental composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (4), pp.883-895. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the growth rate hypothesis to species development: Can stoichiometric traits help to explain the composition of macroinvertebrate communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio‐polatera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (6), pp.879-892. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.1239-1255. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U‐shaped response Unifies views on temperature dependency of stoichiometric requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel‐desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.860-869. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Mamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mišel Jelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16536. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric constraints on phytoplankton resource use efficiency in monocultures and mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Hillebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Striebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1734-1746. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.118431. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological stoichiometry in detritus-based ecosystems with a special focus on forested headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23818/limn.39.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable temperature effects between heterotrophic stream processes and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (9), pp.1543-1554. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and drivers of ecosystem functioning in rivers and riparian zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Tiegs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Isken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.eaav0486. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav0486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotope approach to quantify pond dam impacts on isotopic niches and assimilation of resources by invertebrates in temporary streams: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 834 (1), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-019-3920-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Impacts of Silver and Phosphorus on Autotrophic Biofilm Elemental and Biochemical Quality for a Macroinvertebrate Consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High food quality increases infection of Gammarus pulex (Crustacea: Amphipoda) by the acanthocephalan parasite Pomphorhynchus laevis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (10), pp.805-817. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microcalorimetric approach for investigating stoichiometric constraints on the standard metabolic rate of a small invertebrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (11), pp.1714 - 1722. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11264 - 11280. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Cosin Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11281-11294. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9452-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stoichiometric food quality increases moulting organism vulnerability to pollutant impacts: An experimental test with Gammarus fossarum (Crustacea: Amphipoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce-Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.1484--1495. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chouvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Webs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minor food sources can play a major role in secondary production in detritus-based ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce-Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (7), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic inhibition of primary producer growth and photosynthesis by aquatic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.133-138. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric constraints modulate impacts of silver contamination on stream detritivores: an experimental test with Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce-Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (12), pp.2075--2089. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 60, pp.1077-1090. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological stoichiometry of aquatic fungi: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bärlocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.100 - 111. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic hyphomycetes: a potential source of polyunsaturated fatty acids in detritus-based stream food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.205-210. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community structure and nutrient level control the tolerance of autotrophic biofilm to silver contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13739-13752. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3860-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of aluminium and phosphorus on microbial leaf litter processing in acidified streams: A microcosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter identity mediates predator impacts on the functioning of an aquatic detritus-based food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 176 (n° 1), pp. 225-235. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-2990-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mineralization of land-born C in inland waters: first experimental evidences of aquatic priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Harrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jauset-Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 721 (1), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1635-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic algae stimulate leaf litter decomposition in detritus-based headwater streams: a case of aquatic priming effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 94, pp. 1604-1613. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/12-0606.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus content in detritus controls life‐history traits of a detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.807-815. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus availability modulates the toxic effect of silver on aquatic fungi and leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental composition and degree of homeostasis of fungi: are aquatic hyphomycetes more like metazoans, bacteria or plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 6, pp. 453-457. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Leaf Litter Processing in Acidified Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-012-0107-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic impacts of sediment contamination and dam presence on river functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (2), pp.320-336. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological responses of Gammarus fossarum (Crustacea Amphipoda) exposed to silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arce-Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.73-84. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food-web structure on the biodegradability of lake sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Harrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (11), pp.2390-2400. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food-web structure on the quantity and the elemental quality of sedimenting material in shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Bashir Arnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Carrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meriguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 679 (1), pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of burial on leaf litter quality, microbial conditioning and palatability to three shredder taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 57, pp. 1017-1030. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02762.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effect: bridging the gap between terrestrial and aquatic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (10), pp.2850-2861. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1968.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and differential viral infection rates within bacterial 'morphopopulations' in a shallow sand pit lake (Lac de Créteil, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Pradeep Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Bashir Arnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Carrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00920.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use stable isotopes for ecotoxicological studies? Effect of DDT on isotopic fractionation in Perca fluviatilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Oliveira-Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (6), pp.734-739. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux trophiques au fonctionnement des écosystèmes lacustres: vers une intégration de l'hétérogénéité et de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food-web structure on periphyton stoichiometry in eutrophic lakes: a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mériguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.2089-2100. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02031.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, x (x), </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient effects on the genetic and functional diversity of aquatic bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (2), </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00593.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria can control stoichiometry and nutrient limitation of phytoplankton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.202-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00178018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria can control stoickiometry and nutrient limitation of phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.202-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of phytoplankton-bacteria interactions by stoichiometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116, pp.1079-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of self-organizing maps to analyse sole-carbon source utilization profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ten-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of self -organizing maps to analyze sole-carbon source utilization profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés d'adhésion des diatomées et des hyphomycètes : rôle de la colonisation initiale des substrats sur le fonctionnement des cours d'eau et effets des stresseurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées plénières du GDR Biofouling et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spore-tacular automation: deep learning analysis for aquatic hyphomycete ecotoxicological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics reveal microbial guild succession and functions during fungal necromass decomposition in forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of European Society of Mycobacteriology (ESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of aquatic hyphomycetes to nutrient limitation and tebuconazole exposure: quantitative assessment using deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Litter Processing in Freshwaters Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Feckler; Mirco Bundschuh, Aug 2025, Landau in der Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cappella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the Stoichiometric Plasticity of Some Aquatic Hyphomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric requirements of aquatic hyphomycetes control the nutrient immobilization/mineralization balance during decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium for European Freshwater Sciences (SEFS12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui est rare est cher : rôles des diatomées dans les cours d'eau de tête de bassin versant forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming bends the threshold elemental ratio in a homeostatic consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel Desrosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Oliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric Traits: a relevant approach for relating nutrient availabilities to community structures and ecosystem functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of Ecological Stoichiometry: recent conceptual changes and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological stoichiometry in detritus-based headwater streams: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso da Associação Ibérica de Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Oliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of Ecological Stoichiometry: recent conceptual changes and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OTELo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the importance of benthic algae in the functioning of forested headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource quality modulates both infection success and intensity in the amphipod Gammarus pulex infected by an acanthocephalan parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mixed hierarchical multinomial regression model to analyze community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets unitaire et combiné de faibles concentrations en calcium et de faibles qualités de ressources sur la reproduction de Gammarus fossarum (Crustacés amphipodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High food quality increase the detrimental effects of cadmium on the detritivore, Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouillet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic algae ensure the survival and growth of a detritivorous invertebrate in detritus-based headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional, behavioral and physiological effects of metal contaminated litters on aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cosin Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dedourge-Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 9 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter intuitive effects of resource elemental content on the response of the detritivore, Gammarus fossarum, to metallic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Biological Stoichiometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Peterborough, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mixte hiérarchisé pour analyser la composition de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Ecologie statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well can commonly-used metrics describe the effect of watershed-level land-uses on aquatic natural organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteserrat Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'Ecophysiologie Animale (CEPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of ionic silver and phosphorus on aquatic fungi and leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre contamination anthropique et qualité des ressources alimentaires : cas des microorganismes de ruisseaux forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution programme EC2CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic silver can directly and indirectly impairs the functioning of detritus-based aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de processus écosystémiques pour un biomonitoring novateur du fonctionnement des hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biodiversité et milieux aquatiques (ONEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des cours d’eau de tête de bassin : Etude de la diversité fongique et des activités microbiennes associées à la litière végétale en décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gierlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and activities of fungal communities associated with decaying leaves in acidified headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gierlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mésocosmes « transportables » pour l'étude des impacts toxiques sur les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification of headwater streams: structural and functional assessment of microbial communities associated with decaying leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO/NABS Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biomanipulations on periphyton stoichiometry in shallow lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SIL - Congress (International Society of Limnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00178023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries régulent-elles leur composition chimique? Quelles conséquences à l'échelle de l'écosystème?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoechiométrie écologique, réseaux trophiques et fonctionnement des écosystèmes aquatiques (projet SERFEA, ECCO/PNBC 2004−2007).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de restitution du programme ECCO/PNBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00178017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des communautés bactériennes sur la composition stœchiométrique et la nature de l'élément limitant la croissance du phytoplancton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du ratio N :P et de la richesse en nutriments sur la diversité et le fonctionnement des écosystèmes microbiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00178021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stœchiométrie écologique, couplage entre cycle des nutriments et fonctionnement des écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00178019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités d’adhésion des diatomées benthiques dans un contexte de stress environnemental (carences nutritives, contaminants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cappella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées plénières du GDR Biofouling et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior stress exposure influences microbial community assembly and litter decomposition in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de la litière : capacité d'adhésion et dynamique de décomposition en conditions stressantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de stresseurs environnementaux sur les ratios N:P optimaux de décomposeurs microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple stressor effects on resource quality for consumers: a case study with phototrophic biofilm exposed to phosphorus and ionic silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive impacts of silver and phosphorus on autotrophic biofilm elemental and biochemical quality for a macroinvertebrate consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional stress on the freshwater detritivore, Gammarus fossarum: looking at the molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of benthic algae in the survival and growth of a detritivorous invertebrate in detritus-based streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society – Société Française d’Ecologie Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does resource quality modulate the impact of multiple stresses on survival and behavior of the amphipod Gammarus fossarum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society – Société Française d’Ecologie Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congré d'Ecophysiologie Animale (CEPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO 2012 Journées Internationales de limnologie et d'Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic acidification of headwater streams: limiting factors for the decomposition of organic matter (pH, phosphorus and aluminium concentrations) in the impacted streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology (SAME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Rostock/Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom primary production in headwater streams: a limited but essential process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes W Goesling; João Serôdio; Johann Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatoms: Biology &amp; Applications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scrivener Publishing, 2024, Diatoms: Biology &amp; Applications Series, 9781119842088. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842156.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Freshwater Zooplankton Communities to Chronic Anthropogenic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjonquères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatriz Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Noise on Aquatic Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry of Plant Litter Decomposition in Stream Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce-Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.23-49, 2021, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72854-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Microbial Decomposer Diversity to Plant Litter Decomposition and Associated Processes in Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Pascoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahadevan Seena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.163-192, 2021, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72854-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Leaf Litter Stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce-Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods to Study Litter Decomposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.503-511, 2020, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30515-4_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.317-326, 2013, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5704-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19820,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C38E3512"/>
+    <w:nsid w:val="2454671D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20051,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9874-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123471052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rougier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Techer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06554-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10063-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2023.2201395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;mpia Sobral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Signor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Aguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel&#8208;desrosiers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13855" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Frank" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hillebrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Striebel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11415" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.39.22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913839v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13137" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12785" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0354GL1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779941v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8DC2VSN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2014.09.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZTHPN8D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3860-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouffroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2990-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jauset-Alcala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1635-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heberle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12079" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.05.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce-Funck" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gismondi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.07.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5H02NG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Bashir Arnous" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meriguet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955458v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02762.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0001EE05B762F3EFAFA0D7A1397B724E2B9EDCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527103v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Pradeep Ram" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00920.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200273v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1968.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321409v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321076v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oumarou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02031.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWWNJM8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00593.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oumarou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leflaive" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177368v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373560v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hilaire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206797v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel Desrosier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206810v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206817v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184207v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184219v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184253v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184247v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185956v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174708v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178023v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178017v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177370v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178019v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177371v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185985v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172657v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186811v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186806v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186816v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172660v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924528v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924535v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fernandes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163326v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30515-4_55" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924546v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_31" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9874-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123471052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=9G9nK1MAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rougier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Techer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06554-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151983" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10063-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2023.2201395" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Aguer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel&#8208;desrosiers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;mpia Sobral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Signor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13493" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Frank" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hillebrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Striebel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.39.22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00732" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13137" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12785" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0354GL1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779941v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8DC2VSN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159541v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2014.09.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZTHPN8D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3860-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouffroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2990-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jauset-Alcala" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1635-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319221v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heberle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12079" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.05.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce-Funck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gismondi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.07.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5H02NG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819129v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Bashir Arnous" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meriguet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02762.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0001EE05B762F3EFAFA0D7A1397B724E2B9EDCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200273v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1968.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Pradeep Ram" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00920.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oumarou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02031.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWWNJM8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321407v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00593.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178018v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176477v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oumarou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177050v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352249v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leflaive" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05614820v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373560v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hilaire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373569v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel Desrosier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206810v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206804v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206814v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206817v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184219v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184207v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184232v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184247v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184253v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174708v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185956v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178023v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177371v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178017v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177370v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178021v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00178019v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05623300v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145522v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185985v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186725v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172657v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186811v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186806v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186816v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172660v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924528v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fernandes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163326v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30515-4_55" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924546v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_31" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>