--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -533,351 +533,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dopaminergic Neurons Controlling Anterior Pituitary Functions: Anatomy and Ontogenesis in Zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the optic recess region as a morphogenetic entity in the zebrafish forebrain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Affaticati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kei Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Demarque</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2015-1091⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156480v1</w:t>
+                <w:t xml:space="preserve">hal-01142552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the optic recess region as a morphogenetic entity in the zebrafish forebrain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dopaminergic Neurons Controlling Anterior Pituitary Functions: Anatomy and Ontogenesis in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Affaticati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.8738. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (8), pp.2934-2948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep08738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142552v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Dopamine Receptor Genes of the D1 Class in Vertebrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1251,276 +1251,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00484364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracrine Intercellular Communication by a Ca2+- and SNARE-Independent Release of GABA and Glutamate Prior to Synapse Formation</w:t>
+                <w:t xml:space="preserve">Glutamate transporters prevent the generation of seizures in the developing rat neocortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alfonso Represa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (6), pp.1051-1061. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (13), pp.3289-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0896-6273(02)01053-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5338-03.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430350v1</w:t>
+                <w:t xml:space="preserve">inserm-00484643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paracrine intercellular communication by a Ca2+- and SNARE-independent release of GABA and glutamate prior to synapse formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Represa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (6), pp.1051-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0896-6273(02)01053-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recurrent CA1 collateral axons in developing rat hippocampus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aniksztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 913 (2), pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00484929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1530,245 +1664,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapter 17 Neurotransmitter phenotype plasticity: from calcium signaling to functional consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synapse Development and Maturation (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (chapter 17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-405, 2020, Comprehensive Developmental Neuroscience vo. 24, 978-0-12-823672-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823672-7.00017-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 56 Calcium Signals Regulate Neurotransmitter Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Migration and Formation of Neuronal Connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1019-1034, 2013, Comprehensive Developmental Neuroscience, 978-0-12-397266-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397266-8.00219-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1778,51 +1912,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the dopaminergic phenotype and of locomotion in larval zebrafish induced by changes in brain excitability during the embryonic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1874,65 +2008,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Affaticati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2079,51 +2213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Affaticati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0320-21.2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demarque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Xavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirabeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spitzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.06.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Manent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0553-05.2005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(02)01053-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Morozov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Spitzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/edited-volume/9780128236727/synapse-development-and-maturation#table-of-contents" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823672-7.00017-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/edited-volume/9780123972668/cellular-migration-and-formation-of-neuronal-connections#table-of-contents" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397266-8.00219-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Affaticati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0320-21.2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demarque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Xavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08738" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirabeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spitzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.06.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Manent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0553-05.2005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5338-03.2004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(02)01053-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Morozov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Spitzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/edited-volume/9780128236727/synapse-development-and-maturation#table-of-contents" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823672-7.00017-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/edited-volume/9780123972668/cellular-migration-and-formation-of-neuronal-connections#table-of-contents" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397266-8.00219-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>