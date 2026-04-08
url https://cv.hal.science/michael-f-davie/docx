--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -3762,1006 +3762,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyrouth : quelle ville pour quel citoyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'identità urbana di Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casabella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 627, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Beyrouth : quelle ville pour quel citoyen ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerres, idéologies et territoires : l'urbanisation récente de la côte libanaise entre Jbayl et Sayda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 575, pp.57-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'infrastructure hôtelière au Liban: état des lieux et inadaptation du parc dans un Moyen-Orient en paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 16, pp.27-35</w:t>
+              <w:t xml:space="preserve">, 1993, 14, pp.129-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 575, pp.57-73</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de Beyrouth : quelles voies pour le futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12-13, pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'infrastructure hôtelière au Liban: état des lieux et inadaptation du parc dans un Moyen-Orient en paix</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloisonnement confessionnel d'une ville : le modèle beyrouthin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liban ? Connais pas ! Résultats d'une enquête sur les connaissances géographiques d'étudiants nouvellement inscrits à l'Université Saint-Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 14, pp.129-153</w:t>
+              <w:t xml:space="preserve">, 1989, 10-11, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconstruction de Beyrouth : quelles voies pour le futur ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace géographique et stratégie militaire : le cadre des Accords libano-israéliens du 17 mai 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama de l'Actualité / of events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 41, pp.43-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théouprosopon-Ras as-Saq‘a (Liban) : étude géo-historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Salamé-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 41, pp.2-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre : une position géostratégique régionale pour les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus. Centre d'études et de recherches sur l'Orient chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, Plus. Centre d'études et de recherches sur l'Orient chrétien, 3, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie géomorphologique au Liban. Inventaire et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12-13, pp.65-77</w:t>
+              <w:t xml:space="preserve">, 1980, 1, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1991, pp.8-11</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités cartographiques : Cartes United Nations. Liban méridional. Déploiement de la FINUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 1, pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 10-11, pp.1-22</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations préliminaires sur des images ERTS-1 du Liban et de la Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hannon. Revue Libanaise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 8, pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 41, pp.43-89</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alignements décelables sur des images LANDSAT du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 32 (3), pp.463-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075941v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01076842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5899,51 +5899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Davie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075161v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085168v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upf.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Frumin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.014.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.009.0369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.005.0223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salam&#233;-Sarkis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Davie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075161v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085168v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upf.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Frumin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.014.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.009.0369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.005.0223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salam&#233;-Sarkis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>