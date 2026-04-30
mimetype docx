--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -922,607 +922,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une géo-histoire de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Agémian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur Beyrouth. 160 ans d'images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Nicolas Sursok de Beyrouth, pp.29-34, 2014, 978 9 953 02852 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographier les orthodoxes du Proche-Orient au tournant du XXe siècle : méthodes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Daccache, C. Eddé, S. Knost, P. Lory &amp; S. Slim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohabitation et conflits dans le Bilâd al-Châm à l'époque ottomane. Musulmans et chrétiens à travers les écrits des chroniqueurs et des voyageurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Balamand, Université Saint-Joseph, Institut français du Proche-Orient &amp; Orient-Institut Beirut, pp.19-38, 2014, 978 9953 455 45 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Musée Nicolas Sursok de Beyrouth, pp.29-34, 2014, 978 9 953 02852 1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État libanais, la justice sociale et spatiale : l'expérience de la période chéhabiste (1958-1964)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement global au Liban : parcours et interprétations. Lectures sur le projet global d'aménagement du territoire libanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordre des Ingénieurs de Beyrouth, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Ordre des Ingénieurs de Beyrouth, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075161v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Beyrouth des années 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage d'Osmond Romieux au Levant. Beyrouth et le Mont-Liban (1860-1861)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Images en manœuvres éditions &amp; Musée d'Histoire de Marseille, pp.42-51, 2010, 978 2 849 95179 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Images en manœuvres éditions &amp; Musée d'Histoire de Marseille, pp.42-51, 2010, 978 2 849 95179 8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface. Formes urbaines et architecturales de Beyrouth (depuis le XIXe siècle jusqu'à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischfisch Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes urbaines et architecturales de Beyrouth(depuis le XIXe siècle jusqu'à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Balamand, Académie libanaise des Beaux-arts, pp.7-11, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Université de Balamand, Académie libanaise des Beaux-arts, pp.7-11, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085168v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagining Beirut's reconstructed city centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ostle R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilities of the Islamic Mediterranean. Self-expression in a Muslim culture from post-classical times to the present day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. B. Tauris, pp.313-329, 2008, Sensibilities of the Islamic Mediterranean. Self-expression in a Muslim culture from post-classical times to the present day</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, I. B. Tauris, pp.313-329, 2008, Sensibilities of the Islamic Mediterranean. Self-expression in a Muslim culture from post-classical times to the present day</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth, de la ville centrée à la ville retournée. Une approche de l'espace public contemporain au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May Davie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonctions, pratiques et figures des espaces publics au Liban. Perspectives comparatives dans l'aire méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Balamand, Académie libanaise des Beaux-arts &amp; Université François-Rabelais, Centre d'histoire de la ville moderne et contemporaine, pp.358-384, 2007, Fonctions, pratiques et figures des espaces publics au Liban. Perspectives comparatives dans l'aire méditerranéenne, 978-9953-0-1069-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National versus regional and international networking in the Arab world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cattan, Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities and networks in Europe. A critical approach of polycentrism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey Eurotext, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085197v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01085200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la carte au territoire national : l’invention du Liban</w:t>
               </w:r>
@@ -3434,355 +3434,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Qanâter Zubayda et l'alimentation en eau de Beyrouth et de ses environs à l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Makaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.262-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beirut. Transcultural Currents in an Arab City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muæ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Collapsing New Buildings, 2, pp.122-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Qanâter Zubaydé et l’alimentation en eau de Beyrouth et de ses environs à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Makaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.262-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une géographie du Liban pour quoi faire ? Autour d'une réforme des programmes de l'enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Davie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088760v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-01368570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyrouth : quelle ville pour quel citoyen ?</w:t>
               </w:r>
@@ -5899,51 +5899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Davie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075161v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085168v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upf.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Frumin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.014.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.009.0369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.005.0223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salam&#233;-Sarkis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Davie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075161v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085168v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upf.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Frumin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.014.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.009.0369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.005.0223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salam&#233;-Sarkis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>