--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -201,216 +201,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyström landmark sampling and regularized Christoffel functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangled Representation Learning and Generation with Manifold Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511384v1</w:t>
+                <w:t xml:space="preserve">hal-03511352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangled Representation Learning and Generation with Manifold Optimization</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nyström landmark sampling and regularized Christoffel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Pandey</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03511352v1</w:t>
+                <w:t xml:space="preserve">hal-03511384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive semi-definite embedding for dimensionality reduction and out-of-sample extensions</w:t>
               </w:r>
@@ -435,51 +435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aspeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -929,51 +929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leverage Score Sampling for Complete Mode Coverage in Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes de Meulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Online &amp; Onsite Conference on Machine Learning, Optimization, and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,51 +1095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bures Metric for Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes de Meulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,51 +1381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aspeel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Schaub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delvenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schreurs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. K. Suykens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Pandey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101740v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Tyagi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Meulemeester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Suykens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aspeel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Schaub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delvenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Pandey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schreurs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. K. Suykens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101740v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Tyagi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Meulemeester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Suykens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>