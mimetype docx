--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -201,216 +201,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangled Representation Learning and Generation with Manifold Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nyström landmark sampling and regularized Christoffel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Pandey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+                <w:t xml:space="preserve">Joachim Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schreurs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511352v1</w:t>
+                <w:t xml:space="preserve">hal-03511384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyström landmark sampling and regularized Christoffel functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangled Representation Learning and Generation with Manifold Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schreurs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03511384v1</w:t>
+                <w:t xml:space="preserve">hal-03511352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive semi-definite embedding for dimensionality reduction and out-of-sample extensions</w:t>
               </w:r>
@@ -435,51 +435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aspeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Delvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -750,282 +750,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Hölder smooth functions from noisy modulo samples</w:t>
+                <w:t xml:space="preserve">Nonparametric estimation of continuous DPPs with kernel methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hemant Tyagi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual event, Turkmenistan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511325v1</w:t>
+                <w:t xml:space="preserve">hal-03368398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of continuous DPPs with kernel methods</w:t>
+                <w:t xml:space="preserve">Recovering Hölder smooth functions from noisy modulo samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant Tyagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2021, Pacific Grove, CA, United States. pp.857-861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368398v1</w:t>
+                <w:t xml:space="preserve">hal-03511325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leverage Score Sampling for Complete Mode Coverage in Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes de Meulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan A. K. Suykens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Online &amp; Onsite Conference on Machine Learning, Optimization, and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,51 +1095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bures Metric for Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes de Meulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,51 +1381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aspeel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Schaub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delvenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Pandey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schreurs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. K. Suykens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101740v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Tyagi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Meulemeester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Suykens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aspeel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Schaub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delvenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schreurs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. K. Suykens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Pandey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101740v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Tyagi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Meulemeester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Suykens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>