--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1062,51 +1062,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th workshop on Sign Language Translation and Avatar Technologies (SLTAT)</w:t>
+              <w:t xml:space="preserve">SLTAT - 9th workshop on Sign Language Translation and Avatar Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3742886.3759656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1199,367 +1199,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A software editor for the AZVD graphical Sign Language representation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas von Ascheberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AZVD as a Sign Language writing system proxy, and the potential evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Grapholinguistics in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Representation of Interrogation in French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sign Language Synthesis using Pose Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOCO '24: 9th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658852.3659080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d’AZee avec des règles de production concernant les gestes non-manuels pour la langue des signes française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.410-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending AZee with Non-manual Gesture Rules for French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7007-7016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facial Expressions for Sign Language Synthesis using FACSHuman and AZee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.235-243</w:t>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.354-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining interrogative marking in French Sign Language with the AZee approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1575,372 +1834,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clause-type marking in the visual modality, workshop at the Annual Conference of the German Linguistics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Linguistics Society, Feb 2024, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction à base d'exemples du texte vers une représentation hiérarchique de la langue des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bertin-Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire une scène ou informer d'un évènement en langue des signes française : des représentations formelles différentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,510 +2080,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Example-Based Machine Translation from Text to a Hierarchical Representation of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133087v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediate Block Generation for Multi-Track Sign Language Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCA '23: The ACM SIGGRAPH / Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3606037.3606837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extending Morphs in AZee Using Pose Space Deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paritosh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual &amp; the Textual Challenges and Perspectives (SLTAT 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditeur logiciel pour une représentation graphique de la langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...208 lines deleted...]
-                <w:t xml:space="preserve">Michael Filhol</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas von Ascheberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.15-22</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130202v1</w:t>
+                <w:t xml:space="preserve">hal-04208580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditeur logiciel pour une représentation graphique de la langue des signes française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une grammaire formelle pour les langues des signes basée sur AZee : une proposition établie sur une étude de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas von Ascheberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.3-5</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208580v1</w:t>
+                <w:t xml:space="preserve">hal-04130202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two New AZee Production Rules Refining Multiplicity in French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Multilingual Sign Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.132-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation and Synthesis of Geometric Relocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John McDonald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the representation and processing Sign Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A First Corpus of AZee Discourse Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1560-1565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric Modifications of Gestures in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Gesture Studies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Track Bottom-Up Synthesis from Non-Flattened AZee Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paritosh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2599,618 +2953,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual &amp; the Textual Challenges and Perspectives (SLTAT 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosetta-LSF: an Aligned Corpus of French Sign Language and French for Text-to-Sign Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...93 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4955-4962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’informatique à la linguistique : une grammaire pour les langues des signes basée sur AZee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue des signes, grammaire et iconicité - Grammaire des langues des signes, grammaire des langues vocales : complémentarité ou opposition ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067608v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03715770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of signing avatars</w:t>
               </w:r>
@@ -3315,50 +3315,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use cases for a Sign Language Concordancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 9th workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alignment Data Base for a Sign Language Concordancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6069‑6072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Synthesis of Complex Shape Deployments in Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3367,290 +3531,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation and corpus of spontaneous Sign Language discourse representation diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924676v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02944491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted Sign Language translation: a study of translators' practice to specify CAT software</w:t>
               </w:r>
@@ -4053,50 +4053,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Realistically Animating Proforms Involving Placement and Movement in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalee Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the International Society for Gesture Studies: Gesture and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animating AZee Descriptions Using Off-the-Shelf IK Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Nunnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp. 155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elicitation protocol and material for a corpus of long prepared monologues in Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4105,1650 +4308,1447 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Nunnari</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling French Sign Language: a proposal for a semantically compositional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Heloir</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesizing Sign Language by connecting linguistically structured descriptions to a multi-track animation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalee Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017) held as Part of HCI International 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58703-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juxtaposition as a form feature; syntax captured and explained rather than assumed and modelled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp. 155-162</w:t>
+              <w:t xml:space="preserve">, Eleni Efthimiou, Stavroula-Evita Fotinea, Thomas Hanke, Julie Hochgesang, Jette Kristoffersen, Johanna Mesch, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller la traduction vers la langue des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalee Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Society for Gesture Studies: Gesture and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Handiversité : Le handicap, un vecteur pour l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Université Versailles Saint-Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modeling French Sign Language: a proposal for a semantically compositional system</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic implications of a formal input model for virtual signers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Theoretical Issues in Sign Language Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la langue des signes et représentation sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e journée Traitement automatique des langues et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et approches descriptives des langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description de la juxtaposition en langue des signes française à partir d'une grammaire récursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire récursive non linéaire pour les langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France. pp.531-536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-manual features: the right to indifference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Choisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthesizing Sign Language by connecting linguistically structured descriptions to a multi-track animation system</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of a French-LSF corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosalee Wolfe</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017) held as Part of HCI International 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KAZOO: a sign language generation platform based on production rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Choisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handiversité : Le handicap, un vecteur pour l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Université Versailles Saint-Quentin, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modélisation de la langue des signes et représentation sémantique</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rule triggering system for automatic text-to-Sign translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée Traitement automatique des langues et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International workshop on Sign Language translation and avatar technology (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study on Qualification/Naming Structures in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Representation and processing of Sign Languages, Language resources and evaluation conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Linguistic implications of a formal input model for virtual signers</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'exploration de corpus et de formalisation de règles grammaticales pour les langues des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Michael Filhol</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, G. Antoniadis, H. Blanchon, G. Sérasset, Jan 2012, Reno, États-Unis. pp.375-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-automatic Sign Language corpora annotation using lexical representations of signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...169 lines deleted...]
-                <w:t xml:space="preserve">Annick Choisier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.2430-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...418 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Gonzalez</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01848999v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01849200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What constraints for representing multilinearity in Sign language?</w:t>
               </w:r>
@@ -5810,50 +5810,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A combination of two synchronisation methods for SL animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th international Gesture Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5875,73 +5944,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Sign Language translation (SLTAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text to Sign Language translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5957,221 +6026,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Sign Language translation (SLTAT), challenge 1: symbolic translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text–sign parallel corpus study to start designing an automatic translation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guitteny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Sign Language Translation and Avatar Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849133v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01849198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining constraint-based models for sign language synthesis</w:t>
               </w:r>
@@ -8772,51 +8772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408796v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kaczmarek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09278-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09272-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sls.2020.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0415-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadjadj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Testu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0413-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sll.12.1.05fil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nunnari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luna Jim&#233;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalee Wolfe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3759656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paritosh Sharma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Ascheberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606037.3606837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133087v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John McDonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mcdonald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Fotinea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Picron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58703-5_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Patris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitteny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Larroque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-langue-des-signes-francaise-lsf/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01848869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03197108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408796v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kaczmarek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09278-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09272-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sls.2020.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0415-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadjadj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Testu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0413-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sll.12.1.05fil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nunnari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luna Jim&#233;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalee Wolfe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3759656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Ascheberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paritosh Sharma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133087v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606037.3606837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193413" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John McDonald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mcdonald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Fotinea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Picron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58703-5_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjadj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Patris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitteny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Larroque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-langue-des-signes-francaise-lsf/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01848869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03197108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>