--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1199,463 +1199,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software editor for the AZVD graphical Sign Language representation system</w:t>
+                <w:t xml:space="preserve">AZVD as a Sign Language writing system proxy, and the potential evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Grapholinguistics in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Thomas von Ascheberg</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Representation of Interrogation in French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.77-85</w:t>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712674v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AZVD as a Sign Language writing system proxy, and the potential evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sign Language Synthesis using Pose Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Grapholinguistics in the 21st century</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCO '24: 9th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658852.3659080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344585v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04709203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension d’AZee avec des règles de production concernant les gestes non-manuels pour la langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.410-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facial Expressions for Sign Language Synthesis using FACSHuman and AZee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.235-243</w:t>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.354-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining interrogative marking in French Sign Language with the AZee approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO '24: 9th International Conference on Movement and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clause-type marking in the visual modality, workshop at the Annual Conference of the German Linguistics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Linguistics Society, Feb 2024, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending AZee with Non-manual Gesture Rules for French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1687,204 +1782,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expressions for Sign Language Synthesis using FACSHuman and AZee</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A software editor for the AZVD graphical Sign Language representation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas von Ascheberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.354-360</w:t>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.77-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709105v1</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04709019v1</w:t>
+                <w:t xml:space="preserve">hal-04712674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction à base d'exemples du texte vers une représentation hiérarchique de la langue des signes</w:t>
               </w:r>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bertin-Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire une scène ou informer d'un évènement en langue des signes française : des représentations formelles différentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,83 +2080,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extending Morphs in AZee Using Pose Space Deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual &amp; the Textual Challenges and Perspectives (SLTAT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediate Block Generation for Multi-Track Sign Language Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCA '23: The ACM SIGGRAPH / Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3606037.3606837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Example-Based Machine Translation from Text to a Hierarchical Representation of Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,282 +2353,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditeur logiciel pour une représentation graphique de la langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas von Ascheberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grammaire formelle pour les langues des signes basée sur AZee : une proposition établie sur une étude de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,50 +2547,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geometric Modifications of Gestures in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Gesture Studies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Track Bottom-Up Synthesis from Non-Flattened AZee Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual &amp; the Textual Challenges and Perspectives (SLTAT 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.103-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosetta-LSF: an Aligned Corpus of French Sign Language and French for Text-to-Sign Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4955-4962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A First Corpus of AZee Discourse Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1560-1565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’informatique à la linguistique : une grammaire pour les langues des signes basée sur AZee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue des signes, grammaire et iconicité - Grammaire des langues des signes, grammaire des langues vocales : complémentarité ou opposition ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two New AZee Production Rules Refining Multiplicity in French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2612,605 +3078,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Multilingual Sign Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.132-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Synthesis of Geometric Relocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John McDonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the representation and processing Sign Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721269v1</w:t>
-              </w:r>
-[...464 lines deleted...]
-                <w:t xml:space="preserve">hal-04067608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of signing avatars</w:t>
               </w:r>
@@ -3315,2197 +3315,2374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use cases for a Sign Language Concordancer</w:t>
+                <w:t xml:space="preserve">The Synthesis of Complex Shape Deployments in Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.61-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alignment Data Base for a Sign Language Concordancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6069‑6072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elicitation and corpus of spontaneous Sign Language discourse representation diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alignment Data Base for a Sign Language Concordancer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use cases for a Sign Language Concordancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6069‑6072</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-assisted Sign Language translation: a study of translators' practice to specify CAT software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisting Sign Language Translation: what interface given the lack of written form and the spatial grammar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tradulex, Nov 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine Tuning Dynamics in Contextualized Proform Constructs from Linguistic Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the AZee-Paula shortcuts to enable natural proform synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic temporality in deaf children: assessment of uses of temporal adverbials in French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Sign Language Acquisition and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Haifa, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realistically Animating Proforms Involving Placement and Movement in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalee Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the International Society for Gesture Studies: Gesture and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animating AZee Descriptions Using Off-the-Shelf IK Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Nunnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp. 155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elicitation protocol and material for a corpus of long prepared monologues in Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.61-68</w:t>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling French Sign Language: a proposal for a semantically compositional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th workshop on the Representation and Processing of Sign Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesizing Sign Language by connecting linguistically structured descriptions to a multi-track animation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalee Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017) held as Part of HCI International 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58703-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller la traduction vers la langue des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translating and the Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tradulex, Nov 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Handiversité : Le handicap, un vecteur pour l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Université Versailles Saint-Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la langue des signes et représentation sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e journée Traitement automatique des langues et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et approches descriptives des langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic implications of a formal input model for virtual signers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Theoretical Issues in Sign Language Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description de la juxtaposition en langue des signes française à partir d'une grammaire récursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juxtaposition as a form feature; syntax captured and explained rather than assumed and modelled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleni Efthimiou, Stavroula-Evita Fotinea, Thomas Hanke, Julie Hochgesang, Jette Kristoffersen, Johanna Mesch, May 2016, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire récursive non linéaire pour les langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France. pp.531-536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-manual features: the right to indifference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Choisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of a French-LSF corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KAZOO: a sign language generation platform based on production rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Choisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extending the AZee-Paula shortcuts to enable natural proform synthesis</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rule triggering system for automatic text-to-Sign translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Mcdonald</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">International workshop on Sign Language translation and avatar technology (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'exploration de corpus et de formalisation de règles grammaticales pour les langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sign Language Acquisition and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Antoniadis, H. Blanchon, G. Sérasset, Jan 2012, Reno, États-Unis. pp.375-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">John Mcdonald</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-automatic Sign Language corpora annotation using lexical representations of signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...195 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hadjadj</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.2430-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...1152 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Qualification/Naming Structures in Sign Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5521,234 +5698,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation and processing of Sign Languages, Language resources and evaluation conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849200v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-01848999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What constraints for representing multilinearity in Sign language?</w:t>
               </w:r>
@@ -5810,368 +5810,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic generation of French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Sign Language translation (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text to Sign Language translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Sign Language translation (SLTAT), challenge 1: symbolic translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text–sign parallel corpus study to start designing an automatic translation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop on Sign Language Translation and Avatar Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A combination of two synchronisation methods for SL animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international Gesture Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849198v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-01849133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining constraint-based models for sign language synthesis</w:t>
               </w:r>
@@ -8772,51 +8772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408796v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kaczmarek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09278-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09272-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sls.2020.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0415-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadjadj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Testu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0413-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sll.12.1.05fil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nunnari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luna Jim&#233;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalee Wolfe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3759656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Ascheberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paritosh Sharma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133087v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606037.3606837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193413" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John McDonald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mcdonald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Fotinea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Picron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58703-5_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjadj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Patris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitteny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Larroque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-langue-des-signes-francaise-lsf/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01848869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03197108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408796v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kaczmarek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09278-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09272-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sls.2020.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0415-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadjadj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Testu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0413-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sll.12.1.05fil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nunnari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luna Jim&#233;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalee Wolfe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3759656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paritosh Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Ascheberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606037.3606837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133087v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John McDonald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mcdonald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Fotinea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Picron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58703-5_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Patris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitteny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Larroque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-langue-des-signes-francaise-lsf/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01848869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03197108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>