--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -265,1069 +265,1069 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure of the Invasive Asian Tiger Mosquito, Aedes albopictus , in Europe</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the journey of Plasmodium vivax in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret K Corley</w:t>
+                <w:t xml:space="preserve">Margaux Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
+                <w:t xml:space="preserve">Fanny Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Armbruster</w:t>
+                <w:t xml:space="preserve">C. Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Beebe</w:t>
+                <w:t xml:space="preserve">Gustavo Fontecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bega</w:t>
+                <w:t xml:space="preserve">Oscar Noya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), e1012811[33 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070252v1</w:t>
+                <w:t xml:space="preserve">hal-05032334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the journey of Plasmodium vivax in Latin America</w:t>
+                <w:t xml:space="preserve">Population Structure of the Invasive Asian Tiger Mosquito, Aedes albopictus , in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lefebvre</w:t>
+                <w:t xml:space="preserve">Margaret K Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Degrugillier</w:t>
+                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arnathau</w:t>
+                <w:t xml:space="preserve">Peter A Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Fontecha</w:t>
+                <w:t xml:space="preserve">Nigel Beebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Noya</w:t>
+                <w:t xml:space="preserve">Anna Bega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), e1012811[33 p.]. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032334v1</w:t>
+                <w:t xml:space="preserve">hal-05070252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dispersal ability versus migratory traditions: Fine‐scale population structure and post‐glacial colonisation in bar‐tailed godwits</w:t>
+                <w:t xml:space="preserve">Mitochondrial variation in &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;An. coluzzii&amp;lt;/i&amp;gt; : phylogeographic legacy and mitonuclear associations with metabolic resistance to pathogens and insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse R Conklin</w:t>
+                <w:t xml:space="preserve">Jorge E Amaya Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne I Verkuil</w:t>
+                <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil F Battley</w:t>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeland A Bom</w:t>
+                <w:t xml:space="preserve">Chris S Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (15), pp.e17452. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.evae172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779401v1</w:t>
+                <w:t xml:space="preserve">hal-04300269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of genomic diversity and demographic history of the North Atlantic and Southwest Atlantic southern right whales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genotyping array for the globally invasive vector mosquito, Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla A Crossman</w:t>
+                <w:t xml:space="preserve">Margaret Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">Thomas Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R Frasier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dave W Severson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiyun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17099⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-024-06158-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299475v2</w:t>
+                <w:t xml:space="preserve">hal-04779465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial variation in &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;An. coluzzii&amp;lt;/i&amp;gt; : phylogeographic legacy and mitonuclear associations with metabolic resistance to pathogens and insecticides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of genomic diversity and demographic history of the North Atlantic and Southwest Atlantic southern right whales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Chenal</w:t>
+                <w:t xml:space="preserve">Carla A Crossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Miles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy R Frasier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae172⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.e17099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300269v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genotyping array for the globally invasive vector mosquito, Aedes albopictus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
+                <w:t xml:space="preserve">High dispersal ability versus migratory traditions: Fine‐scale population structure and post‐glacial colonisation in bar‐tailed godwits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse R Conklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Corley</w:t>
+                <w:t xml:space="preserve">Yvonne I Verkuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Johnson</w:t>
+                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave W Severson</w:t>
+                <w:t xml:space="preserve">Phil F Battley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiyun Yan</w:t>
+                <w:t xml:space="preserve">Roeland A Bom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.106. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (15), pp.e17452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-024-06158-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779465v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbor porpoise losing its edges: genetic time series suggests a rapid population decline in Iberian waters over the last 30 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomic evidence of adaptive response during the invasion history of Plasmodium falciparum in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeroen P A Hoekendijk</w:t>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catarina Eira</w:t>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10819⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.msad082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415287v3</w:t>
+                <w:t xml:space="preserve">hal-03836777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic evidence of adaptive response during the invasion history of Plasmodium falciparum in the Americas</w:t>
+                <w:t xml:space="preserve">Harbor porpoise losing its edges: genetic time series suggests a rapid population decline in Iberian waters over the last 30 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjibbe Stelwagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+                <w:t xml:space="preserve">Jeroen P A Hoekendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+                <w:t xml:space="preserve">Catarina Eira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (5), pp.msad082. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.e10819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836777v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient dolphin genomes reveal rapid repeated adaptation to coastal waters</w:t>
               </w:r>
@@ -1741,77 +1741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Brinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1849,51 +1849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulated evolution marks the rapid diversification of the Delphinoidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1927,64 +1927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global flyway evolution in red knots Calidris canutus and genetic evidence for a Nearctic refugium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse R Conklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne I Verkuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Battley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,77 +2195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of Plasmodium vivax and Plasmodium simium in the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,697 +2306,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat segregation of plate phenotypes in a rapidly expanding population of three-spined stickleback</w:t>
+                <w:t xml:space="preserve">Population genomic evidence of Plasmodium vivax Southeast Asian origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
+                <w:t xml:space="preserve">J. Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey Yanos</w:t>
+                <w:t xml:space="preserve">A. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bourlat</w:t>
+                <w:t xml:space="preserve">L. Boundenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Donadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3561⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.eabc3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915393v1</w:t>
+                <w:t xml:space="preserve">hal-02915422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of target‐site resistance to pyrethroid insecticides in the African malaria vectors Anopheles gambiae and Anopheles coluzzii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Ongoing Selective Sweeps within Anopheles Mosquito Populations Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Harding</w:t>
+                <w:t xml:space="preserve">Alexander Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrias O’reilly</w:t>
+                <w:t xml:space="preserve">Daniel Schrider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Weetman</w:t>
+                <w:t xml:space="preserve">Andrew Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15845⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.1168-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420486v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic evidence of Plasmodium vivax Southeast Asian origin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population structure in a continuously distributed coastal marine species, the harbor porpoise, based on microhaplotypes derived from poor quality samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boundenga</w:t>
+                <w:t xml:space="preserve">Phillip A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+                <w:t xml:space="preserve">Brenna R. Forester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Houze</w:t>
+                <w:t xml:space="preserve">Karin A. Forney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla A. Crossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany L. Hancock-Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3713⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1457-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915422v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Ongoing Selective Sweeps within Anopheles Mosquito Populations Using Deep Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetic architecture of target‐site resistance to pyrethroid insecticides in the African malaria vectors Anopheles gambiae and Anopheles coluzzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kern</w:t>
+                <w:t xml:space="preserve">Chris Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+                <w:t xml:space="preserve">Nicholas Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beniamino Caputo</w:t>
+                <w:t xml:space="preserve">Andrias O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa259⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420515v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure in a continuously distributed coastal marine species, the harbor porpoise, based on microhaplotypes derived from poor quality samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat segregation of plate phenotypes in a rapidly expanding population of three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenna R. Forester</w:t>
+                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin A. Forney</w:t>
+                <w:t xml:space="preserve">Casey Yanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla A. Crossman</w:t>
+                <w:t xml:space="preserve">Sarah Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany L. Hancock-Hanser</w:t>
+                <w:t xml:space="preserve">Serena Donadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.1457-1476. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.e03561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088621v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation at the Cyp6m2 putative insecticide resistance locus in Anopheles gambiae and Anopheles coluzzii</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Korlević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara K N Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3244,295 +3244,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection on ancestral genetic variation fuels repeated ecotype formation in bottlenose dolphins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Louis</w:t>
+                <w:t xml:space="preserve">No leading-edge effect in North Atlantic harbor porpoises: Evolutionary and conservation implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Galimberti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Berrow</w:t>
+                <w:t xml:space="preserve">Roisin Loughnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Brownlow</w:t>
+                <w:t xml:space="preserve">Julie Thumloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Kaschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garilao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1245⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1588-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020428v1</w:t>
+                <w:t xml:space="preserve">hal-03015895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No leading-edge effect in North Atlantic harbor porpoises: Evolutionary and conservation implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Thumloup</w:t>
+                <w:t xml:space="preserve">Selection on ancestral genetic variation fuels repeated ecotype formation in bottlenose dolphins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Kaschner</w:t>
+                <w:t xml:space="preserve">M Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Berrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Garilao</w:t>
+                <w:t xml:space="preserve">Andrew Brownlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.1588-1611. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.eabg1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015895v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to pirimiphos-methyl in West African Anopheles is spreading via duplication and introgression of the Ace1 locus</w:t>
               </w:r>
@@ -3780,693 +3780,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genomics reveals the evolutionary history of the porpoises (Phocoenidae) across the speciation continuum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing connectivity despite high diversity in island populations of a malaria mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M. Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lukindu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wiltshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alex Aguilar</w:t>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kayondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71603-9⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.417-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020351v1</w:t>
+                <w:t xml:space="preserve">hal-02915424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing connectivity despite high diversity in island populations of a malaria mosquito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina M. Bergey</w:t>
+                <w:t xml:space="preserve">Genetic homogeneity in the face of morphological heterogeneity in the harbor porpoise from the Black Sea and adjacent waters (Phocoena phocoena relicta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lukindu</w:t>
+                <w:t xml:space="preserve">Karina Vishnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Wiltshire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pavel Gol’din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12878⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0284-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915424v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic homogeneity in the face of morphological heterogeneity in the harbor porpoise from the Black Sea and adjacent waters (Phocoena phocoena relicta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial genomics reveals the evolutionary history of the porpoises (Phocoenidae) across the speciation continuum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassie Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Vishnyakova</w:t>
+                <w:t xml:space="preserve">Timothy Harkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Gol’din</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (3), pp.469-484. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.15190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-019-0284-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71603-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915495v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Insecticide Target Rdl in African Anopheles Is Driven by Interspecific and Interkaryotypic Introgression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+                <w:t xml:space="preserve">Building genomic infrastructure: Sequencing platinum-standard reference-quality genomes of all cetacean species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Tomlinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">Alana Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blaxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fedrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa128⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915420v1</w:t>
+                <w:t xml:space="preserve">hal-03020344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building genomic infrastructure: Sequencing platinum-standard reference-quality genomes of all cetacean species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susana Caballero</w:t>
+                <w:t xml:space="preserve">Evolution of the Insecticide Target Rdl in African Anopheles Is Driven by Interspecific and Interkaryotypic Introgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fedrigo</w:t>
+                <w:t xml:space="preserve">Sean Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrias O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2900-2917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mms.12721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020344v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation with reticulation marks the origin of a major malaria vector</w:t>
               </w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome variation and population structure among 1,142 mosquitoes of the African malaria vector species Anopheles gambiae and Anopheles coluzzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris C.S. Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,77 +4733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequencing reveals high complexity of copy number variation at insecticide resistance loci in malaria mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara K.N. Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Petrarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4982,278 +4982,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host, Symbionts, and the Microbiome: The Missing Tripartite Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104428v1</w:t>
+                <w:t xml:space="preserve">hal-02915501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Host, Symbionts, and the Microbiome: The Missing Tripartite Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Brinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rieux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joana Falcão Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915501v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of harbor porpoises to anthropogenic disturbance: Must they really feed continuously?</w:t>
               </w:r>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardik Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), pp.258-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5382,64 +5382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic footprint of population fragmentation and contemporary collapse in a freshwater cetacean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinsong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara K. N. Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of porpoise ecotypes in southwestern UK waters revealed by genetic profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Thatcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Brownlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
@@ -5918,51 +5918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of divergence across the geographic and genomic landscape of a butterfly hybrid zone associated with a climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Scriber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,51 +6078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Gol'Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gladilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Vishnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbour Porpoises, Phocoena phocoena, in the Mediterranean Sea and Adjacent Regions: Biogeographic Relicts of the Last Glacial Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.333-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6515,51 +6515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal Inversions, Natural Selection and Adaptation in the Malaria Vector Anopheles funestus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity, evolution, and adaptation of Anopheles bwambae to the extreme thermal spring waters in Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7454,103 +7454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pangenomic variations and differentiation between the two African malaria vector sister species Anopheles gambiae and Anopheles coluzzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris S Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S1-1</w:t>
@@ -7611,103 +7611,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial variation in Anopheles gambiae and An. coluzzii: phylogeographic legacy and associations with metabolic resistance to pathogens and insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris S Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S1-P08</w:t>
@@ -7932,246 +7932,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia : The architect of microbial assemblies in response to environmental changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manual versus automatic annotation of transposable elements: case studies in Drosophila melanogaster and Aedes albopictus , balancing accuracy and biological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Falcao Salles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomas Carrasco-Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M Storer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Bonnici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389028v1</w:t>
+                <w:t xml:space="preserve">hal-05389036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus automatic annotation of transposable elements: case studies in Drosophila melanogaster and Aedes albopictus , balancing accuracy and biological relevance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia : The architect of microbial assemblies in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Brinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Falcao Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Bonnici</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05389036v1</w:t>
+                <w:t xml:space="preserve">hal-05389028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resistance of the tiger mosquito to pyrethroid insecticides in La Réunion Island likely results from local adaptation</w:t>
               </w:r>
@@ -8269,437 +8269,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Signatures of Microgeographic Adaptation in Anopheles coluzzii Along an Anthropogenic Gradient in Gabon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+                <w:t xml:space="preserve">Population structure of the invasive Asian tiger mosquito, Aedes albopictus, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret K Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+                <w:t xml:space="preserve">Luciano Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob A Tennessen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Makanga</w:t>
+                <w:t xml:space="preserve">Maria Sharakhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782274v1</w:t>
+                <w:t xml:space="preserve">hal-04782404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into Plasmodium vivax and Plasmodium simium host shifts in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silvia Rondón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of the invasive Asian tiger mosquito, Aedes albopictus, in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret K Corley</w:t>
+                <w:t xml:space="preserve">Genomic Signatures of Microgeographic Adaptation in Anopheles coluzzii Along an Anthropogenic Gradient in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob A Tennessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Cosme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter A Armbruster</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sharakhova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+                <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782404v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the complex journey of Plasmodium vivax in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J M Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G A Fontecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8992,51 +8992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huw A Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E Amaya-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9071,103 +9071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the porpoises ( Phocoenidae ) across the speciation continuum: a mitogenome phylogeographic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassie Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Harkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9395,51 +9395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregg Verutes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IWC. 2020, pp.SC/68B/SM/04 Rev2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9551,51 +9551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7469F12"/>
+    <w:nsid w:val="9AB287C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9782,51 +9782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1156-4154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283871628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.fontaine@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.c.fontaine@rug.nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degrugillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fontecha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Noya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012811" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R Conklin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne I Verkuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux J M Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F Battley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland A Bom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17452" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299475v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Crossman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Frasier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300269v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S Clarkson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Corley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave W Severson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyun Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06158-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415287v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Stelwagen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P A Hoekendijk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Eira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836777v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berrow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39532-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kyriazis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nigenda-Morales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Beichman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rojas-Bracho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00608-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871937v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T Small" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;fale Sagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa W Guelbeogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Emrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219835120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Brinker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangying Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408091v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Battley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Hassell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ten Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1742" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04132-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Yanos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Donadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3561" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrias O&#8217;reilly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15845" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boundenga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Morin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R. Forester" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Forney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A. Crossman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Hancock-Hanser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Wagah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K N Lawniczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03757-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galimberti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brownlow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loughnane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thumloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaschner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garilao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pipini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rippon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arj&#232;n Van&#8217;t Hof" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey L Yanos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke P Haanstra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Colgan Carey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorsha A Passmore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S Ekl&#246;f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7993" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Schumacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harkins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71603-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Bergey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lukindu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wiltshire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kayondo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12878" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915495v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vishnyakova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol&#8217;din" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0284-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tomlinson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa128" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Alexander" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Caballero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fedrigo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12721" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Small" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F. Lobo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette L. Koekemoer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadwick H. Sikaala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018142117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K.N. Lawniczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.245795.118" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebecca Love" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Redmond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petrarca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400445" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falc&#227;o Salles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14812-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thatcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160992" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Damseaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Scholl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Scriber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfrender" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn O'Neil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14236" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol'Din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gladilina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Steele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Coulibaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F Traor&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Emrich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13888" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2016.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitdykova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae Consortium (including Michael C Fontaine)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2015.02.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C Fontaine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Roland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friso P Palstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12817" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farnir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarlet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.04.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi T. Akinade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007034v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J Pierce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie a C Petitguyot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fari&#241;as-Bermejo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003477518-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389028v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falcao Salles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rond&#243;n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Cosme" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sharakhova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J M Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Fontecha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nykanen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415333v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Nelson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar E Cornejo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae 1000 Genomes Consortium (including Mc Fontaine)" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F M&#252;ller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw A Ogilvie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya-Romero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schleimer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaieb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donovan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Verutes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1156-4154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283871628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.fontaine@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.c.fontaine@rug.nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degrugillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fontecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Noya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300269v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S Clarkson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Corley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave W Severson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyun Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06158-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299475v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Crossman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Frasier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R Conklin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne I Verkuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux J M Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F Battley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland A Bom" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836777v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415287v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Stelwagen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P A Hoekendijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Eira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10819" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berrow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39532-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kyriazis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nigenda-Morales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Beichman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rojas-Bracho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00608-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871937v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T Small" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;fale Sagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa W Guelbeogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Emrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219835120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Brinker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangying Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408091v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Battley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Hassell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ten Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1742" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04132-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boundenga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R. Forester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Forney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A. Crossman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Hancock-Hanser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15827" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harding" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrias O&#8217;reilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15845" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Yanos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Donadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Wagah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K N Lawniczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03757-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loughnane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thumloup" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garilao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13227" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galimberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brownlow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pipini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rippon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arj&#232;n Van&#8217;t Hof" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey L Yanos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke P Haanstra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Colgan Carey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorsha A Passmore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S Ekl&#246;f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7993" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Bergey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lukindu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wiltshire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kayondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12878" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vishnyakova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol&#8217;din" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0284-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Schumacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71603-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Alexander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Caballero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fedrigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12721" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tomlinson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa128" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Small" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F. Lobo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette L. Koekemoer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadwick H. Sikaala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018142117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K.N. Lawniczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.245795.118" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebecca Love" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Redmond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petrarca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400445" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falc&#227;o Salles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14812-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thatcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160992" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Damseaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Scholl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Scriber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfrender" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn O'Neil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14236" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol'Din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gladilina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Steele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Coulibaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F Traor&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Emrich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13888" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2016.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitdykova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae Consortium (including Michael C Fontaine)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2015.02.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C Fontaine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Roland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friso P Palstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12817" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farnir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarlet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.04.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi T. Akinade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007034v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J Pierce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie a C Petitguyot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fari&#241;as-Bermejo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003477518-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falcao Salles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782404v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Cosme" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sharakhova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rond&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J M Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Fontecha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nykanen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415333v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Nelson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar E Cornejo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae 1000 Genomes Consortium (including Mc Fontaine)" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F M&#252;ller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw A Ogilvie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya-Romero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schleimer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaieb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donovan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Verutes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>