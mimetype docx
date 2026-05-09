--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -265,459 +265,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the journey of Plasmodium vivax in Latin America</w:t>
+                <w:t xml:space="preserve">Population Structure of the Invasive Asian Tiger Mosquito, Aedes albopictus , in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lefebvre</w:t>
+                <w:t xml:space="preserve">Margaret K Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Degrugillier</w:t>
+                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arnathau</w:t>
+                <w:t xml:space="preserve">Peter A Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Fontecha</w:t>
+                <w:t xml:space="preserve">Nigel Beebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Noya</w:t>
+                <w:t xml:space="preserve">Anna Bega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), e1012811[33 p.]. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032334v1</w:t>
+                <w:t xml:space="preserve">hal-05070252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure of the Invasive Asian Tiger Mosquito, Aedes albopictus , in Europe</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the journey of Plasmodium vivax in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret K Corley</w:t>
+                <w:t xml:space="preserve">Margaux Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
+                <w:t xml:space="preserve">Fanny Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Armbruster</w:t>
+                <w:t xml:space="preserve">C. Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Beebe</w:t>
+                <w:t xml:space="preserve">Gustavo Fontecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bega</w:t>
+                <w:t xml:space="preserve">Oscar Noya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), e1012811[33 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070252v1</w:t>
+                <w:t xml:space="preserve">hal-05032334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial variation in &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;An. coluzzii&amp;lt;/i&amp;gt; : phylogeographic legacy and mitonuclear associations with metabolic resistance to pathogens and insecticides</w:t>
+                <w:t xml:space="preserve">High dispersal ability versus migratory traditions: Fine‐scale population structure and post‐glacial colonisation in bar‐tailed godwits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge E Amaya Romero</w:t>
+                <w:t xml:space="preserve">Jesse R Conklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Chenal</w:t>
+                <w:t xml:space="preserve">Yvonne I Verkuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">Phil F Battley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris S Clarkson</w:t>
+                <w:t xml:space="preserve">Roeland A Bom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (9), pp.evae172. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (15), pp.e17452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300269v2</w:t>
+                <w:t xml:space="preserve">hal-04779401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genotyping array for the globally invasive vector mosquito, Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -801,533 +801,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of genomic diversity and demographic history of the North Atlantic and Southwest Atlantic southern right whales</w:t>
+                <w:t xml:space="preserve">Mitochondrial variation in &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;An. coluzzii&amp;lt;/i&amp;gt; : phylogeographic legacy and mitonuclear associations with metabolic resistance to pathogens and insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla A Crossman</w:t>
+                <w:t xml:space="preserve">Jorge E Amaya Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R Frasier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris S Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17099⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.evae172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299475v2</w:t>
+                <w:t xml:space="preserve">hal-04300269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dispersal ability versus migratory traditions: Fine‐scale population structure and post‐glacial colonisation in bar‐tailed godwits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of genomic diversity and demographic history of the North Atlantic and Southwest Atlantic southern right whales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
+                <w:t xml:space="preserve">Carla A Crossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil F Battley</w:t>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeland A Bom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy R Frasier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (15), pp.e17452. </w:t>
+              <w:t xml:space="preserve">, 2024, 33, pp.e17099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779401v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic evidence of adaptive response during the invasion history of Plasmodium falciparum in the Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
+                <w:t xml:space="preserve">Harbor porpoise losing its edges: genetic time series suggests a rapid population decline in Iberian waters over the last 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+                <w:t xml:space="preserve">Tjibbe Stelwagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">Jeroen P A Hoekendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Eira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad082⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.e10819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836777v2</w:t>
+                <w:t xml:space="preserve">hal-03415287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbor porpoise losing its edges: genetic time series suggests a rapid population decline in Iberian waters over the last 30 years</w:t>
+                <w:t xml:space="preserve">Population genomic evidence of adaptive response during the invasion history of Plasmodium falciparum in the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tjibbe Stelwagen</w:t>
+                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen P A Hoekendijk</w:t>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Eira</w:t>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (12), pp.e10819. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.msad082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415287v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient dolphin genomes reveal rapid repeated adaptation to coastal waters</w:t>
               </w:r>
@@ -1741,77 +1741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Brinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Beukeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1849,51 +1849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulated evolution marks the rapid diversification of the Delphinoidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,1380 +1921,1380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global flyway evolution in red knots Calidris canutus and genetic evidence for a Nearctic refugium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvonne I Verkuil</w:t>
+                <w:t xml:space="preserve">Evolutionary history of Plasmodium vivax and Plasmodium simium in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Battley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Prugnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16379⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04132-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408091v2</w:t>
+                <w:t xml:space="preserve">hal-03748455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critically endangered vaquita is not doomed to extinction by inbreeding depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rojas-Bracho</w:t>
+                <w:t xml:space="preserve">Global flyway evolution in red knots Calidris canutus and genetic evidence for a Nearctic refugium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse R Conklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne I Verkuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Battley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Hassell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Ten Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abm1742⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.2124-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748473v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of Plasmodium vivax and Plasmodium simium in the Americas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The critically endangered vaquita is not doomed to extinction by inbreeding depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kyriazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Nigenda-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Beichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rojas-Bracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6593), pp.635-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04132-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abm1742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748455v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic evidence of Plasmodium vivax Southeast Asian origin</w:t>
+                <w:t xml:space="preserve">Predator biomass and vegetation influence the coastal distribution of threespine stickleback morphotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daron</w:t>
+                <w:t xml:space="preserve">Casey L Yanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boissiere</w:t>
+                <w:t xml:space="preserve">Eeke P Haanstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boundenga</w:t>
+                <w:t xml:space="preserve">Fiona Colgan Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+                <w:t xml:space="preserve">Sorsha A Passmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Houze</w:t>
+                <w:t xml:space="preserve">Johan S Eklöf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.eabc3713. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.12485-12496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915422v1</w:t>
+                <w:t xml:space="preserve">hal-03408086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Ongoing Selective Sweeps within Anopheles Mosquito Populations Using Deep Learning</w:t>
+                <w:t xml:space="preserve">The genetic architecture of target‐site resistance to pyrethroid insecticides in the African malaria vectors Anopheles gambiae and Anopheles coluzzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Xue</w:t>
+                <w:t xml:space="preserve">Chris Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schrider</w:t>
+                <w:t xml:space="preserve">Nicholas Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kern</w:t>
+                <w:t xml:space="preserve">Andrias O’reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beniamino Caputo</w:t>
+                <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa259⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420515v1</w:t>
+                <w:t xml:space="preserve">hal-03420486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure in a continuously distributed coastal marine species, the harbor porpoise, based on microhaplotypes derived from poor quality samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat segregation of plate phenotypes in a rapidly expanding population of three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip A. Morin</w:t>
+                <w:t xml:space="preserve">Casey Yanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenna R. Forester</w:t>
+                <w:t xml:space="preserve">Sarah Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin A. Forney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brittany L. Hancock-Hanser</w:t>
+                <w:t xml:space="preserve">Serena Donadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15827⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.e03561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088621v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of target‐site resistance to pyrethroid insecticides in the African malaria vectors Anopheles gambiae and Anopheles coluzzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomic evidence of Plasmodium vivax Southeast Asian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Clarkson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">L. Boundenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Harding</w:t>
+                <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrias O’reilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Weetman</w:t>
+                <w:t xml:space="preserve">S. Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15845⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.eabc3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420486v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat segregation of plate phenotypes in a rapidly expanding population of three-spined stickleback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of Ongoing Selective Sweeps within Anopheles Mosquito Populations Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britas Klemens Eriksson</w:t>
+                <w:t xml:space="preserve">Daniel Schrider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey Yanos</w:t>
+                <w:t xml:space="preserve">Andrew Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bourlat</w:t>
+                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Donadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">Beniamino Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.e03561. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.1168-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915393v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation at the Cyp6m2 putative insecticide resistance locus in Anopheles gambiae and Anopheles coluzzii</w:t>
+                <w:t xml:space="preserve">Population structure in a continuously distributed coastal marine species, the harbor porpoise, based on microhaplotypes derived from poor quality samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin G Wagah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petra Korlević</w:t>
+                <w:t xml:space="preserve">Phillip A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Clarkson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">Brenna R. Forester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara K N Lawniczak</w:t>
+                <w:t xml:space="preserve">Karin A. Forney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla A. Crossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany L. Hancock-Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03757-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1457-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861207v1</w:t>
+                <w:t xml:space="preserve">hal-03088621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variation at the Cyp6m2 putative insecticide resistance locus in Anopheles gambiae and Anopheles coluzzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dussert</w:t>
+                <w:t xml:space="preserve">Martin G Wagah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Korlević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delière</w:t>
+                <w:t xml:space="preserve">Christopher Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
+                <w:t xml:space="preserve">Mara K N Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03757-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184119v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No leading-edge effect in North Atlantic harbor porpoises: Evolutionary and conservation implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roisin Loughnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,295 +3512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to pirimiphos-methyl in West African Anopheles is spreading via duplication and introgression of the Ace1 locus</w:t>
+                <w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+                <w:t xml:space="preserve">Michaël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lucas</w:t>
+                <w:t xml:space="preserve">Frédéric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Pipini</w:t>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Rippon</w:t>
+                <w:t xml:space="preserve">Laurent Delière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjèn Van’t Hof</w:t>
+                <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1009253. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915392v1</w:t>
+                <w:t xml:space="preserve">hal-03184119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator biomass and vegetation influence the coastal distribution of threespine stickleback morphotypes</w:t>
+                <w:t xml:space="preserve">Resistance to pirimiphos-methyl in West African Anopheles is spreading via duplication and introgression of the Ace1 locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey L Yanos</w:t>
+                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeke P Haanstra</w:t>
+                <w:t xml:space="preserve">Eric Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Colgan Carey</w:t>
+                <w:t xml:space="preserve">Dimitra Pipini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorsha A Passmore</w:t>
+                <w:t xml:space="preserve">Emily Rippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan S Eklöf</w:t>
+                <w:t xml:space="preserve">Arjèn Van’t Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (18), pp.12485-12496. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1009253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.7993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408086v1</w:t>
+                <w:t xml:space="preserve">hal-02915392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing connectivity despite high diversity in island populations of a malaria mosquito</w:t>
               </w:r>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lukindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Wiltshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kayondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic homogeneity in the face of morphological heterogeneity in the harbor porpoise from the Black Sea and adjacent waters (Phocoena phocoena relicta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Vishnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Gol’din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (3), pp.469-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial genomics reveals the evolutionary history of the porpoises (Phocoenidae) across the speciation continuum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,338 +4178,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building genomic infrastructure: Sequencing platinum-standard reference-quality genomes of all cetacean species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phillip A. Morin</w:t>
+                <w:t xml:space="preserve">Evolution of the Insecticide Target Rdl in African Anopheles Is Driven by Interspecific and Interkaryotypic Introgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alana Alexander</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fedrigo</w:t>
+                <w:t xml:space="preserve">Sean Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrias O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.12721⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2900-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020344v1</w:t>
+                <w:t xml:space="preserve">hal-02915420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Insecticide Target Rdl in African Anopheles Is Driven by Interspecific and Interkaryotypic Introgression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+                <w:t xml:space="preserve">Building genomic infrastructure: Sequencing platinum-standard reference-quality genomes of all cetacean species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blaxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Tomlinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">Olivier Fedrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (10), pp.2900-2917. </w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mms.12721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915420v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation with reticulation marks the origin of a major malaria vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott T. Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil F. Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome variation and population structure among 1,142 mosquitoes of the African malaria vector species Anopheles gambiae and Anopheles coluzzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris C.S. Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,546 +4714,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing reveals high complexity of copy number variation at insecticide resistance loci in malaria mosquitoes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara K.N. Lawniczak</w:t>
+                <w:t xml:space="preserve">Agathe Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.245795.118⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915503v1</w:t>
+                <w:t xml:space="preserve">hal-02915501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Karyotyping of Chromosomally Polymorphic Malaria Mosquitoes in the Anopheles gambiae Complex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beniamino Caputo</w:t>
+                <w:t xml:space="preserve">Host, Symbionts, and the Microbiome: The Missing Tripartite Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Brinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Petrarca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joana Falcão Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (10), pp.3249-3262. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915499v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-genome sequencing reveals high complexity of copy number variation at insecticide resistance loci in malaria mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Pirog</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
+                <w:t xml:space="preserve">Mara K.N. Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.1250-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.245795.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915501v1</w:t>
+                <w:t xml:space="preserve">hal-02915503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host, Symbionts, and the Microbiome: The Missing Tripartite Interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+                <w:t xml:space="preserve">In Silico Karyotyping of Chromosomally Polymorphic Malaria Mosquitoes in the Anopheles gambiae Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rebecca Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Falcão Salles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo Petrarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.3249-3262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2019.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104428v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of harbor porpoises to anthropogenic disturbance: Must they really feed continuously?</w:t>
               </w:r>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardik Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), pp.258-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,861 +5363,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic footprint of population fragmentation and contemporary collapse in a freshwater cetacean</w:t>
+                <w:t xml:space="preserve">Genomic and proteomic identification of Late Holocene remains: Setting baselines for Black Sea odontocetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minmin Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
+                <w:t xml:space="preserve">Vincent Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinsong Zheng</w:t>
+                <w:t xml:space="preserve">Pavel Gol'Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Labbe</w:t>
+                <w:t xml:space="preserve">Elena Gladilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Vishnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14812-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.262-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915513v1</w:t>
+                <w:t xml:space="preserve">hal-02915879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic footprint of population fragmentation and contemporary collapse in a freshwater cetacean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Donnelly</w:t>
+                <w:t xml:space="preserve">Minmin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic P Kwiatkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J Harding</w:t>
+                <w:t xml:space="preserve">Jinsong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature24995⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14812-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915878v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of porpoise ecotypes in southwestern UK waters revealed by genetic profiling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Thatcher</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ray</w:t>
+                <w:t xml:space="preserve">Mara K. N. Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Brownlow</w:t>
+                <w:t xml:space="preserve">Martin J Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic P Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160992⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 552 (7683), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602775v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation in the accumulation of POPs and mercury in bottlenose dolphins of the Lower Florida Keys and the coastal Everglades (South Florida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Damseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kiszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Heithaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Eppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 220, pp.577-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of divergence across the geographic and genomic landscape of a butterfly hybrid zone associated with a climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Scriber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pfrender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn O'Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (18), pp.4725-4742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and proteomic identification of Late Holocene remains: Setting baselines for Black Sea odontocetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Biard</w:t>
+                <w:t xml:space="preserve">Mixing of porpoise ecotypes in southwestern UK waters revealed by genetic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Gol'Din</w:t>
+                <w:t xml:space="preserve">Oliver Thatcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gladilina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karina Vishnyakova</w:t>
+                <w:t xml:space="preserve">Nicolas Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Brownlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.262-271. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915879v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal inversions and ecotypic differentiation in Anopheles gambiae : the perspective from whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rebecca Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbour Porpoises, Phocoena phocoena, in the Mediterranean Sea and Adjacent Regions: Biogeographic Relicts of the Last Glacial Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.333-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6496,295 +6496,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
+                <w:t xml:space="preserve">Postglacial climate changes and rise of three ecotypes of harbour porpoises, Phocoena phocoena, in western Palearctic waters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Michaël C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schlund Erika</w:t>
+                <w:t xml:space="preserve">Kathleen Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">Isabelle Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friso P Palstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1558⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (13), pp.3306-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075773v1</w:t>
+                <w:t xml:space="preserve">hal-01019023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postglacial climate changes and rise of three ecotypes of harbour porpoises, Phocoena phocoena, in western Palearctic waters.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calves</w:t>
+                <w:t xml:space="preserve">Louis Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+                <w:t xml:space="preserve">Schlund Erika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friso P Palstra</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (13), pp.3306-21. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.20141558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019023v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t>
               </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t>
@@ -6898,295 +6898,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal Inversions, Natural Selection and Adaptation in the Malaria Vector Anopheles funestus</w:t>
+                <w:t xml:space="preserve">Cytochrome P450 1A1 expression in cetacean skin biopsies from the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ayala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+                <w:t xml:space="preserve">Thierry Jauniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Frédéric Farnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">Michael Sarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.745-758. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.1317-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msq248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651247v1</w:t>
+                <w:t xml:space="preserve">hal-00608678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450 1A1 expression in cetacean skin biopsies from the Indian Ocean</w:t>
+                <w:t xml:space="preserve">Chromosomal Inversions, Natural Selection and Adaptation in the Malaria Vector Anopheles funestus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jauniaux</w:t>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Farnir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Fontaine</w:t>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sarlet</w:t>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (6), pp.1317-1319. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.745-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msq248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608678v1</w:t>
+                <w:t xml:space="preserve">hal-02651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackwell Publishing LtdA relict bank vole lineage highlights the biogeographic history of the Pyrenean region in Europe</w:t>
               </w:r>
@@ -7323,277 +7323,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic diversity, evolution, and adaptation of Anopheles bwambae to the extreme thermal spring waters in Uganda</w:t>
+                <w:t xml:space="preserve">Pangenomic variations and differentiation between the two African malaria vector sister species Anopheles gambiae and Anopheles coluzzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Rebecca Love</w:t>
+                <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Talignani</w:t>
+                <w:t xml:space="preserve">Corentin Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeyemi T. Akinade</w:t>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris S Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S1-3</w:t>
+              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006360v1</w:t>
+                <w:t xml:space="preserve">hal-05006323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangenomic variations and differentiation between the two African malaria vector sister species Anopheles gambiae and Anopheles coluzzii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Chenal</w:t>
+                <w:t xml:space="preserve">Genomic diversity, evolution, and adaptation of Anopheles bwambae to the extreme thermal spring waters in Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rebecca Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Marco</w:t>
+                <w:t xml:space="preserve">Loïc Talignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Sabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">Adeyemi T. Akinade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S1-1</w:t>
+              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006323v1</w:t>
+                <w:t xml:space="preserve">hal-05006360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7611,103 +7611,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial variation in Anopheles gambiae and An. coluzzii: phylogeographic legacy and associations with metabolic resistance to pathogens and insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris S Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S1-P08</w:t>
@@ -7932,836 +7932,836 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus automatic annotation of transposable elements: case studies in Drosophila melanogaster and Aedes albopictus , balancing accuracy and biological relevance</w:t>
+                <w:t xml:space="preserve">Metabolic resistance of the tiger mosquito to pyrethroid insecticides in La Réunion Island likely results from local adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Carrasco-Valenzuela</w:t>
+                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marino</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica M Storer</w:t>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Bonnici</w:t>
+                <w:t xml:space="preserve">Pascal Oberbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389036v1</w:t>
+                <w:t xml:space="preserve">hal-05379188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia : The architect of microbial assemblies in response to environmental changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manual versus automatic annotation of transposable elements: case studies in Drosophila melanogaster and Aedes albopictus , balancing accuracy and biological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Falcao Salles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomas Carrasco-Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M Storer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Bonnici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389028v1</w:t>
+                <w:t xml:space="preserve">hal-05389036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic resistance of the tiger mosquito to pyrethroid insecticides in La Réunion Island likely results from local adaptation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia : The architect of microbial assemblies in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Brinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Falcao Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Oberbach</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05379188v1</w:t>
+                <w:t xml:space="preserve">hal-05389028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of the invasive Asian tiger mosquito, Aedes albopictus, in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic exploration of the complex journey of Plasmodium vivax in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Cosme</w:t>
+                <w:t xml:space="preserve">M J M Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Armbruster</w:t>
+                <w:t xml:space="preserve">C. Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sharakhova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+                <w:t xml:space="preserve">G A Fontecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Noya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782404v1</w:t>
+                <w:t xml:space="preserve">hal-04782302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into Plasmodium vivax and Plasmodium simium host shifts in Latin America</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Signatures of Microgeographic Adaptation in Anopheles coluzzii Along an Anthropogenic Gradient in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob A Tennessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04867637v1</w:t>
+                <w:t xml:space="preserve">hal-04782274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Signatures of Microgeographic Adaptation in Anopheles coluzzii Along an Anthropogenic Gradient in Gabon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population structure of the invasive Asian tiger mosquito, Aedes albopictus, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret K Corley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sharakhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob A Tennessen</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04782274v1</w:t>
+                <w:t xml:space="preserve">hal-04782404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the complex journey of Plasmodium vivax in Latin America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic insights into Plasmodium vivax and Plasmodium simium host shifts in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux J M Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Degrugillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J M Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Arnathau</w:t>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G A Fontecha</w:t>
+                <w:t xml:space="preserve">Camila González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Noya</w:t>
+                <w:t xml:space="preserve">Silvia Rondón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782302v1</w:t>
+                <w:t xml:space="preserve">hal-04867637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient dolphin genomes reveal rapid repeated adaptation to coastal waters</w:t>
               </w:r>
@@ -8992,51 +8992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huw A Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E Amaya-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the porpoises ( Phocoenidae ) across the speciation continuum: a mitogenome phylogeographic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,51 +9395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregg Verutes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IWC. 2020, pp.SC/68B/SM/04 Rev2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9551,51 +9551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AB287C7"/>
+    <w:nsid w:val="5FB18805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9782,51 +9782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1156-4154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283871628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.fontaine@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.c.fontaine@rug.nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degrugillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fontecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Noya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300269v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S Clarkson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Corley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave W Severson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyun Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06158-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299475v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Crossman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Frasier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R Conklin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne I Verkuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux J M Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F Battley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland A Bom" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836777v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415287v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Stelwagen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P A Hoekendijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Eira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10819" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berrow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39532-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kyriazis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nigenda-Morales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Beichman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rojas-Bracho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00608-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871937v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T Small" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;fale Sagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa W Guelbeogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Emrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219835120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Brinker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangying Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408091v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Battley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Hassell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ten Horn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1742" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04132-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boundenga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R. Forester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Forney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A. Crossman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Hancock-Hanser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15827" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harding" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrias O&#8217;reilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15845" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Yanos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Donadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Wagah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K N Lawniczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03757-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loughnane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thumloup" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garilao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13227" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galimberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brownlow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pipini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rippon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arj&#232;n Van&#8217;t Hof" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey L Yanos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke P Haanstra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Colgan Carey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorsha A Passmore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S Ekl&#246;f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7993" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Bergey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lukindu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wiltshire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kayondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12878" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vishnyakova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol&#8217;din" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0284-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Schumacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71603-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Alexander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Caballero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fedrigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12721" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tomlinson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa128" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Small" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F. Lobo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette L. Koekemoer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadwick H. Sikaala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018142117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K.N. Lawniczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.245795.118" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebecca Love" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Redmond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petrarca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400445" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falc&#227;o Salles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14812-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thatcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160992" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Damseaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Scholl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Scriber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfrender" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn O'Neil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14236" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol'Din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gladilina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Steele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Coulibaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F Traor&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Emrich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13888" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2016.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitdykova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae Consortium (including Michael C Fontaine)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2015.02.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C Fontaine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Roland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friso P Palstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12817" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farnir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarlet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.04.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi T. Akinade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007034v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J Pierce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie a C Petitguyot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fari&#241;as-Bermejo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003477518-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falcao Salles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782404v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Cosme" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sharakhova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rond&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J M Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Fontecha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nykanen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415333v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Nelson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar E Cornejo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae 1000 Genomes Consortium (including Mc Fontaine)" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F M&#252;ller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw A Ogilvie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya-Romero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schleimer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaieb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donovan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Verutes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1156-4154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283871628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.fontaine@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.c.fontaine@rug.nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degrugillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fontecha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Noya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012811" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R Conklin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne I Verkuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux J M Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F Battley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland A Bom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17452" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Corley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave W Severson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyun Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06158-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300269v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya Romero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S Clarkson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299475v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Crossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Frasier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415287v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Stelwagen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P A Hoekendijk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Eira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836777v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berrow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39532-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kyriazis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nigenda-Morales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Beichman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rojas-Bracho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00608-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871937v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T Small" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;fale Sagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa W Guelbeogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Emrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219835120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Brinker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangying Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04132-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408091v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Battley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Hassell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ten Horn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1742" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey L Yanos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke P Haanstra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Colgan Carey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorsha A Passmore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S Ekl&#246;f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harding" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrias O&#8217;reilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britas Klemens Eriksson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Yanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Donadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3561" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boundenga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3713" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Morin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R. Forester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Forney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A. Crossman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Hancock-Hanser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Wagah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K N Lawniczak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03757-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loughnane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thumloup" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garilao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13227" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galimberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brownlow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915392v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pipini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rippon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arj&#232;n Van&#8217;t Hof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009253" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Bergey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lukindu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wiltshire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kayondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12878" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vishnyakova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol&#8217;din" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0284-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Schumacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71603-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tomlinson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa128" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Alexander" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Caballero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fedrigo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12721" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Small" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F. Lobo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette L. Koekemoer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadwick H. Sikaala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018142117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falc&#227;o Salles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915503v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K.N. Lawniczak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.245795.118" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebecca Love" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Redmond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petrarca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400445" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915879v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gol'Din" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gladilina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Zheng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14812-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Damseaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Scholl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Scriber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfrender" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn O'Neil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14236" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thatcher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160992" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Steele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Coulibaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F Traor&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Emrich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13888" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2016.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitdykova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae Consortium (including Michael C Fontaine)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2015.02.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019023v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Roland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friso P Palstra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12817" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608678v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farnir" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarlet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.04.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi T. Akinade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007034v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J Pierce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie a C Petitguyot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fari&#241;as-Bermejo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003477518-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falcao Salles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J M Lefebvre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Fontecha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Cosme" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sharakhova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867637v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rond&#243;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaja Nykanen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415333v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Nelson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar E Cornejo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anopheles Gambiae 1000 Genomes Consortium (including Mc Fontaine)" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F M&#252;ller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw A Ogilvie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Amaya-Romero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schleimer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaieb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donovan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Verutes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>