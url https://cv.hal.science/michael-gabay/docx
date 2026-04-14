--- v0 (2026-03-19)
+++ v1 (2026-04-14)
@@ -1728,653 +1728,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité paramétrée pour le problème d'ordonnancement sur une machine avec instants de début et fin interdits</w:t>
+                <w:t xml:space="preserve">Parametrized complexity for single machine scheduling with forbidden start and completion times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">EURO|INFORMS 2013 - 26th European Conference on Operational Research, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752640v1</w:t>
+                <w:t xml:space="preserve">hal-00842000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrized complexity for single machine scheduling with forbidden start and completion times</w:t>
+                <w:t xml:space="preserve">Complexité paramétrée pour le problème d'ordonnancement sur une machine avec instants de début et fin interdits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO|INFORMS 2013 - 26th European Conference on Operational Research, Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842000v1</w:t>
+                <w:t xml:space="preserve">hal-00752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A GRASP approach for the machine reassignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLE: Perspectives of Bioinformatics, Operations Research and Machine Learning conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lessah, Austria</w:t>
+              <w:t xml:space="preserve">EURO 2012 - 25th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975708v1</w:t>
+                <w:t xml:space="preserve">hal-00764957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP approach for the machine reassignment problem</w:t>
+                <w:t xml:space="preserve">Tâches couplées identiques : le cas fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Zaourar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012 - 25th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers : France (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764957v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of coupled tasks with high multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2012, 25th European Conference on Operational Research, Vilnius, Lithuania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches couplées identiques : le cas fini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Wojciechowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Finke</w:t>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers : France (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">ICOLE: Perspectives of Bioinformatics, Operations Research and Machine Learning conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lessah, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764551v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identical Coupled Task Scheduling Problem: The Finite Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2526,190 +2526,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable size vector bin packing heuristics - Application to the machine reassignment problem</w:t>
+                <w:t xml:space="preserve">High-Multiplicity Scheduling on One Machine with Forbidden Start and Completion Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Zaourar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868016v3</w:t>
+                <w:t xml:space="preserve">hal-00850824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Multiplicity Scheduling on One Machine with Forbidden Start and Completion Times</w:t>
+                <w:t xml:space="preserve">Variable size vector bin packing heuristics - Application to the machine reassignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850824v2</w:t>
+                <w:t xml:space="preserve">hal-00868016v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Lower Bounds for the Online Bin~Stretching Problem</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identical coupled task scheduling problem: the finite case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3179,51 +3179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2020-0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0330-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaourar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1973-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0430-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869858v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirschner Felix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartier Valentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. C. Kreuzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28697-6_61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868016v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850824v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921663v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627902v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2020-0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0330-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaourar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1973-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0430-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869858v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirschner Felix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartier Valentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. C. Kreuzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28697-6_61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850824v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868016v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921663v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627902v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>