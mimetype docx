--- v1 (2026-04-14)
+++ v2 (2026-05-18)
@@ -2000,217 +2000,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches couplées identiques : le cas fini</w:t>
+                <w:t xml:space="preserve">Scheduling of coupled tasks with high multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers : France (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">EURO 2012, 25th European Conference on Operational Research, Vilnius, Lithuania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764551v1</w:t>
+                <w:t xml:space="preserve">hal-00764620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of coupled tasks with high multiplicity</w:t>
+                <w:t xml:space="preserve">Tâches couplées identiques : le cas fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012, 25th European Conference on Operational Research, Vilnius, Lithuania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers : France (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764620v1</w:t>
+                <w:t xml:space="preserve">hal-00764551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
               </w:r>
@@ -2526,115 +2526,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Multiplicity Scheduling on One Machine with Forbidden Start and Completion Times</w:t>
+                <w:t xml:space="preserve">Improved Lower Bounds for the Online Bin~Stretching Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kotov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850824v2</w:t>
+                <w:t xml:space="preserve">hal-00921663v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable size vector bin packing heuristics - Application to the machine reassignment problem</w:t>
               </w:r>
@@ -2689,115 +2689,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868016v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Lower Bounds for the Online Bin~Stretching Problem</w:t>
+                <w:t xml:space="preserve">High-Multiplicity Scheduling on One Machine with Forbidden Start and Completion Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921663v4</w:t>
+                <w:t xml:space="preserve">hal-00850824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3179,51 +3179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2020-0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0330-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaourar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1973-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0430-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869858v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirschner Felix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartier Valentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. C. Kreuzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28697-6_61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850824v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868016v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921663v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627902v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2020-0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0330-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaourar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1973-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0430-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869858v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirschner Felix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartier Valentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. C. Kreuzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28697-6_61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921663v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868016v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850824v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627902v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>