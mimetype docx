--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -274,380 +274,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Anne Goldberg (dir.), Histoire juive de la France, Paris, Albin Michel, 2023, 1 088 p.</w:t>
+                <w:t xml:space="preserve">Isabelle Poutrin, Les convertis du pape. Une famille de banquiers juifs à Rome au XVIe siècle, Paris, Seuil, 2023, 336 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108, pp.265-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860907v1</w:t>
+                <w:t xml:space="preserve">hal-04739573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poutrin, Les convertis du pape. Une famille de banquiers juifs à Rome au XVIe siècle, Paris, Seuil, 2023, 336 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu : Ermanno Finzi, Invisibili ma indispensabili. Cronistorie tardomedievali e moderne di famiglie ebraiche in alcuni borghi gonzagheschi tra Mantova, Ferrara e Reggio Emilia, Mantoue, Istituto Mantovano di Storia Contemporanea Onlus, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108, pp.265-273</w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739573v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05027120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : Ermanno Finzi, Invisibili ma indispensabili. Cronistorie tardomedievali e moderne di famiglie ebraiche in alcuni borghi gonzagheschi tra Mantova, Ferrara e Reggio Emilia, Mantoue, Istituto Mantovano di Storia Contemporanea Onlus, 2024</w:t>
+                <w:t xml:space="preserve">Sylvie Anne Goldberg (dir.), Histoire juive de la France, Paris, Albin Michel, 2023, 1 088 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3), pp.549-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2024.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05027120v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie d’été sélective / Agrégation externe 2023. “Communautés et mobilités en Méditerranée de la fin du XVe siècle au milieu du XVIIIe siècle”</w:t>
+                <w:t xml:space="preserve">Agrégation externe d’histoire 2023 – Bibliographie longue. Histoire moderne / Nouvelle question. “Communautés et mobilités en Méditerranée de la fin du XVe siècle au milieu du XVIIIe siècle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natividad Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Muchnik</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 458, pp.115-121</w:t>
+              <w:t xml:space="preserve">, 2022, 459, pp.109-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817948v1</w:t>
+                <w:t xml:space="preserve">hal-03914527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation des enfants juifs à Rome (XVIe-début XVIIe siècle) : un monde à part</w:t>
               </w:r>
@@ -787,670 +783,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation externe d’histoire 2023 – Bibliographie longue. Histoire moderne / Nouvelle question. “Communautés et mobilités en Méditerranée de la fin du XVe siècle au milieu du XVIIIe siècle”</w:t>
+                <w:t xml:space="preserve">Genealogie(n), Sozialwissenschaften und Digital Humanities Zu drei genealogischen Datenbanken jüdischer und christlicher Populationen Mittelitaliens in der Neuzeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Jahrbuch für Geschichte des ländlichen Raumes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Zwischen populären Praktiken und akademischer Forschung, 18, pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/rhy-2021-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914527v1</w:t>
+                <w:t xml:space="preserve">halshs-03753381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogie(n), Sozialwissenschaften und Digital Humanities Zu drei genealogischen Datenbanken jüdischer und christlicher Populationen Mittelitaliens in der Neuzeit</w:t>
+                <w:t xml:space="preserve">Bibliografia essenziale di Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jahrbuch für Geschichte des ländlichen Raumes </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Angela Groppi e la storia sociale, XX (2), pp.159-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03753381v1</w:t>
+                <w:t xml:space="preserve">halshs-03620815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliografia essenziale di Angela Groppi</w:t>
+                <w:t xml:space="preserve">Bibliographie d’été sélective / Agrégation externe 2023. “Communautés et mobilités en Méditerranée de la fin du XVe siècle au milieu du XVIIIe siècle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muchnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Angela Groppi e la storia sociale, XX (2), pp.159-165</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 458, pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03620815v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment désigner les juifs pour écrire leur histoire ? Réflexions sur l'usage des catégories à travers l'exemple des populations juives d'Italie à l'époque moderne</w:t>
+                <w:t xml:space="preserve">Compte rendu de Elena Lolli, Il Libro dei morti della Comunità Ebraica di Lugo di Romagna per gli anni 1658-1825, Florence, Giuntina, 2020, in Annales de démographie historique, n° 141, 2021/1, p. 245-247.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254593v1</w:t>
+                <w:t xml:space="preserve">halshs-03377079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Kenneth Stow, Anna and Tranquillo. Catholic Anxiety and Jewish Protest in the Age of Revolutions, New Haven, Yale University Press, 2016, in La Rassegna Mensile d'Israel, vol. 85, 2019/3, p. 217-220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la Rassegna mensile di Israel- Rome(Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (3), https://ucei.it/cultura/rassegna-mensile-di-israel/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Elena Lolli, Il Libro dei morti della Comunità Ebraica di Lugo di Romagna per gli anni 1658-1825, Florence, Giuntina, 2020, in Annales de démographie historique, n° 141, 2021/1, p. 245-247.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mascolinità mediterranee a confronto (Medioevo -Età Moderna). Saggio introduttivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bezzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mascolinità mediterranee (secc. XII-XVII), 1 (XX), pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03377079v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mascolinità mediterranee a confronto (Medioevo -Età Moderna). Saggio introduttivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Populations et familles juives italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Mascolinità mediterranee (secc. XII-XVII), 1 (XX), pp.5-21</w:t>
+              <w:t xml:space="preserve">Généalo-J. Revue française de généalogie juive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03348588v1</w:t>
+                <w:t xml:space="preserve">halshs-03271525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations et familles juives italiennes</w:t>
+                <w:t xml:space="preserve">Comment désigner les juifs pour écrire leur histoire ? Réflexions sur l'usage des catégories à travers l'exemple des populations juives d'Italie à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Généalo-J. Revue française de généalogie juive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.26-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.212.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03271525v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposito di «Gli ebrei nell’Italia medievale» di Giacomo Todeschini</w:t>
               </w:r>
@@ -1547,553 +1547,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ghetto : « une technique de gouvernement » Entretien avec Giacomo Todeschini</w:t>
+                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Bournova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bchmc.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073422v1</w:t>
+                <w:t xml:space="preserve">hal-02421077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italie des ghettos : normes, résistances et négociations</w:t>
+                <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale: un’introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), https://www.cairn.info/revue-dix-septieme-siecle-2019-1-page-3.htm</w:t>
+              <w:t xml:space="preserve">Proposte e ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ebrei e proprietà nelle città dell’Italia centrale, 2 (81)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073421v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison. Introduction</w:t>
+                <w:t xml:space="preserve">Démographie historique et histoire de la famille juive en Italie : entretien avec Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Bournova</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2018/2 (136)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02421077v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale: un’introduzione</w:t>
+                <w:t xml:space="preserve">Histoire de la famille et démographie historique des juifs de l’antiquité à nos jours : approches historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposte e ricerche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ebrei e proprietà nelle città dell’Italia centrale, 2 (81)</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2 (136)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073432v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie historique et histoire de la famille juive en Italie : entretien avec Sergio Della Pergola</w:t>
+                <w:t xml:space="preserve">L’Italie des ghettos : normes, résistances et négociations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2018/2 (136)</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), https://www.cairn.info/revue-dix-septieme-siecle-2019-1-page-3.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089049v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la famille et démographie historique des juifs de l’antiquité à nos jours : approches historiographiques</w:t>
+                <w:t xml:space="preserve">1698: il primo “catasto” del ghetto di Roma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2 (136)</w:t>
+              <w:t xml:space="preserve">Proposte e ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02089044v1</w:t>
+                <w:t xml:space="preserve">halshs-02073054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposito di «Gli ebrei nell’Italia medievale» di Giacomo Todeschini</w:t>
               </w:r>
@@ -2190,939 +2190,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1698: il primo “catasto” del ghetto di Roma</w:t>
+                <w:t xml:space="preserve">La sangre y el parentesco: Representaciones y prácticas sociales de la consanguinidad (Edad Media y Época Moderna)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco García González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposte e ricerche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, II (XXXVII), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073054v1</w:t>
+                <w:t xml:space="preserve">hal-02397838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sangre y el parentesco: Representaciones y prácticas sociales de la consanguinidad (Edad Media y Época Moderna)</w:t>
+                <w:t xml:space="preserve">Une économie de ghetto?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco García González</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), pp.117-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.191.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397838v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une économie de ghetto?</w:t>
+                <w:t xml:space="preserve">Le ghetto : « une technique de gouvernement » Entretien avec Giacomo Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), pp.117-148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.191.0117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073424v1</w:t>
+                <w:t xml:space="preserve">halshs-02073422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance and wealth among jewish women in the ghettos of north-central Italy (17th-18th centuries)</w:t>
+                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, xvi e - xix e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefrm.4060⟩</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927539v1</w:t>
+                <w:t xml:space="preserve">hal-02324364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « nom fragile » : mobilité onomastique, sociale et géographique entre Marches et Romagne (Italie centrale) à l’époque moderne</w:t>
+                <w:t xml:space="preserve">Les ghettos juifs d’Italie à travers le jus chazakah : Un espace contraint mais négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.559-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957230v1</w:t>
+                <w:t xml:space="preserve">hal-02324373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms de familles juifs à Rome au XVIIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des etudes juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1/2 (177), pp.135-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REJ.177.1.3284869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ghettos juifs d’Italie à travers le jus chazakah : Un espace contraint mais négocié</w:t>
+                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (3), pp.559-590. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 73 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anna.733.0555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324373v1</w:t>
+                <w:t xml:space="preserve">hal-02421165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, xvi e - xix e siècle</w:t>
+                <w:t xml:space="preserve">Les deux corps des juifs: Droits et pratiques de citoyenneté des habitants du ghetto de Rome, xvi e - xviii e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (3), pp.553-557. </w:t>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.591-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324364v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, XVIe-XIXe siècle</w:t>
+                <w:t xml:space="preserve">La représentation graphique d’une asymétrie sociale et culturelle : du genre dans les dispenses matrimoniales, entre Moyen Âge et époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Groppi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Hauck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Genre et dispenses matrimoniales : représentations et pratiques juridiques et généalogiques au Moyen Âge et à l'époque moderne, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421165v1</w:t>
+                <w:t xml:space="preserve">halshs-01957247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux corps des juifs: Droits et pratiques de citoyenneté des habitants du ghetto de Rome, xvi e - xviii e siècle</w:t>
+                <w:t xml:space="preserve">Le « nom fragile » : mobilité onomastique, sociale et géographique entre Marches et Romagne (Italie centrale) à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 Bis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324368v1</w:t>
+                <w:t xml:space="preserve">halshs-01957230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation graphique d’une asymétrie sociale et culturelle : du genre dans les dispenses matrimoniales, entre Moyen Âge et époque moderne</w:t>
+                <w:t xml:space="preserve">Inheritance and wealth among jewish women in the ghettos of north-central Italy (17th-18th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmin Hauck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (1), pp.183-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.4060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01957247v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Fare nobiltà”: le strategie matrimoniali dell’aristocrazia sammarinese</w:t>
               </w:r>
@@ -3764,208 +3764,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La confirmation dans le diocèse de Rimini (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasperoni, Michaël; Gourdon, Grange. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècle</w:t>
+              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-32, 2022, 978-2-86906-889-6</w:t>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862348v1</w:t>
+                <w:t xml:space="preserve">hal-03817860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confirmation dans le diocèse de Rimini (XVIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
+              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-32, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817860v1</w:t>
+                <w:t xml:space="preserve">hal-03862348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques et les discours testamentaires des juifs de Rome au début du XVIIIe siècle : premières recherches sérielles</w:t>
               </w:r>
@@ -4031,272 +4031,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand pas en avant pour l’histoire des juifs de Livourne</w:t>
+                <w:t xml:space="preserve">A great step forward for the history of the Jews of Livorno (Preface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nedjar, Alain; Boulu, Gilles; Nedjar, Liliane; Attias, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registres de Ketubbot de la Nation Juive de Livourne (1626-1890). Généalogies et itinéraires familiaux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-912785-71-8</w:t>
+              <w:t xml:space="preserve">Ketubbot Registers of the Jewish Nation of Livorno. Genealogies &amp; Family Itineraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 978-2-912785-71-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02610747v1</w:t>
+                <w:t xml:space="preserve">halshs-02610748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A great step forward for the history of the Jews of Livorno (Preface)</w:t>
+                <w:t xml:space="preserve">Un grand pas en avant pour l’histoire des juifs de Livourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nedjar, Alain; Boulu, Gilles; Nedjar, Liliane; Attias, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ketubbot Registers of the Jewish Nation of Livorno. Genealogies &amp; Family Itineraries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, 978-2-912785-71-8</w:t>
+              <w:t xml:space="preserve">Registres de Ketubbot de la Nation Juive de Livourne (1626-1890). Généalogies et itinéraires familiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle de généalogie juive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-912785-71-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02610748v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02610747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storia economica e sociale delle popolazioni in età moderna e digital humanities: un percorso di ricerca</w:t>
+                <w:t xml:space="preserve">L’émergence des unions mixtes entre juifs et catholiques : le cas de Mantoue dans la seconde moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessio Fornasin; Michaël Gasperoni. </w:t>
+              <w:t xml:space="preserve">Michaël Gasperoni; Vincent Gourdon; Cyril Grange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, </w:t>
+              <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centro Sammarinese di Studi Storici</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-163, In press, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, 978-88-98275-83-0</w:t>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9788833132433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073439v1</w:t>
+                <w:t xml:space="preserve">halshs-02383666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sources for the Study of the Roman Jewish Family in the Modern Age</w:t>
               </w:r>
@@ -4362,113 +4362,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des unions mixtes entre juifs et catholiques : le cas de Mantoue dans la seconde moitié du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Storia economica e sociale delle popolazioni in età moderna e digital humanities: un percorso di ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Gasperoni; Vincent Gourdon; Cyril Grange. </w:t>
+              <w:t xml:space="preserve">Alessio Fornasin; Michaël Gasperoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viella</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9788833132433</w:t>
+                <w:t xml:space="preserve">Centro Sammarinese di Studi Storici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-163, In press, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, 978-88-98275-83-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02383666v1</w:t>
+                <w:t xml:space="preserve">halshs-02073439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonti per lo studio della famiglia ebraica romana in epoca moderna</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascolinità mediterranee (secc. XII-XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bezzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (XX), 2021, Mascolinità mediterranee (secc. XII-XVII), 9788833138329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5233,545 +5233,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison</w:t>
+                <w:t xml:space="preserve">Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (282), 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896272v1</w:t>
+                <w:t xml:space="preserve">halshs-02073427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (282), 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle</w:t>
+              <w:t xml:space="preserve">Proposte e ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (81), http://eum.unimc.it/it/catalogo/625-proposte-e-ricerche-n-81, 2019, Ebrei e proprietà nelle città dell’Italia centrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073427v1</w:t>
+                <w:t xml:space="preserve">halshs-02073433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale</w:t>
+                <w:t xml:space="preserve">Familles juives. Europe-Méditerranée, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposte e ricerche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2 (81), http://eum.unimc.it/it/catalogo/625-proposte-e-ricerche-n-81, 2019, Ebrei e proprietà nelle città dell’Italia centrale</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (136), 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073433v1</w:t>
+                <w:t xml:space="preserve">halshs-02089054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles juives. Europe-Méditerranée, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Andreoni</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grange</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Bournova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2 (136), 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles</w:t>
+              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089054v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et dispenses matrimoniales : représentations et pratiques juridiques et généalogiques au Moyen Âge et à l'époque moderne</w:t>
+                <w:t xml:space="preserve">Droit(s) et minorités juives, XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jasmin Hauck</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, 2018, Genre et dispenses matrimoniales : représentations et pratiques juridiques et généalogiques au Moyen Âge et à l'époque moderne</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957265v1</w:t>
+                <w:t xml:space="preserve">hal-03896302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit(s) et minorités juives, XVIe-XIXe siècle</w:t>
+                <w:t xml:space="preserve">Genre et dispenses matrimoniales : représentations et pratiques juridiques et généalogiques au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Groppi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Hauck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, 2018</w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 2018, Genre et dispenses matrimoniales : représentations et pratiques juridiques et généalogiques au Moyen Âge et à l'époque moderne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896302v1</w:t>
+                <w:t xml:space="preserve">halshs-01957265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5802,51 +5802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
@@ -5886,64 +5886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viella, 2019, Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales, 9788833132433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5990,51 +5990,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Fornasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Sammarinese di Studi Storici. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro Sammarinese di Studi Storici, Università degli Studi della Repubblica di San Marino; Bookstones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, Sori, Ercole, 978-88-98275-83-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6094,51 +6094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateralism vs. androcentric conceptions of kinship in Europe: some reflections on the arbores consanguinitatis of the later Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teuscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6353,51 +6353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7EB3520"/>
+    <w:nsid w:val="E0EEE3C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gasperoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1664-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139090223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gasperoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1514m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/rhy-2021-11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.212.0026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bezzina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Casta&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dreyfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bournova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J8XLWDLZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andreoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Della Pergola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.191.0117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7K1L76BK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.177.1.3284869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.44" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Groppi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.733.0555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.45" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hauck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.128.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-sacrement-oublie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealoj.org/fr/boutique/registres-ketubbot-nation-juive-livourne-1626-1890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookstones.it/quaderni-del-centro-sammarinese-di-studi-storici.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_en.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833132433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_it.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47385?tab=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giuntina.it/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esedraeditrice.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoroeditoriale.com/libreria/catalogo/ebrei-nelle-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomez-Lechevanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Fornasin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teuscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gasperoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1664-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139090223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gasperoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1514m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.79" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/rhy-2021-11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bezzina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.212.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Casta&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dreyfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bournova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J8XLWDLZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andreoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Della Pergola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.191.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Groppi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.177.1.3284869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.733.0555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hauck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7K1L76BK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.128.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-sacrement-oublie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealoj.org/fr/boutique/registres-ketubbot-nation-juive-livourne-1626-1890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833132433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_en.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookstones.it/quaderni-del-centro-sammarinese-di-studi-storici.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_it.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47385?tab=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giuntina.it/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esedraeditrice.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoroeditoriale.com/libreria/catalogo/ebrei-nelle-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomez-Lechevanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Fornasin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teuscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>