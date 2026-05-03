--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -623,187 +623,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation des enfants juifs à Rome (XVIe-début XVIIe siècle) : un monde à part</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Groppi attraverso le sue carte (I. Gli anni '70 e '80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Angela Groppi e la storia sociale, XX (2), pp.83-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03752757v1</w:t>
+                <w:t xml:space="preserve">halshs-03620814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Groppi attraverso le sue carte (I. Gli anni '70 e '80)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation des enfants juifs à Rome (XVIe-début XVIIe siècle) : un monde à part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Stow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41e année (3), pp.40-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.223.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03620814v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogie(n), Sozialwissenschaften und Digital Humanities Zu drei genealogischen Datenbanken jüdischer und christlicher Populationen Mittelitaliens in der Neuzeit</w:t>
               </w:r>
@@ -1055,173 +1055,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Elena Lolli, Il Libro dei morti della Comunità Ebraica di Lugo di Romagna per gli anni 1658-1825, Florence, Giuntina, 2020, in Annales de démographie historique, n° 141, 2021/1, p. 245-247.</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Kenneth Stow, Anna and Tranquillo. Catholic Anxiety and Jewish Protest in the Age of Revolutions, New Haven, Yale University Press, 2016, in La Rassegna Mensile d'Israel, vol. 85, 2019/3, p. 217-220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">la Rassegna mensile di Israel- Rome(Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (3), https://ucei.it/cultura/rassegna-mensile-di-israel/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03377079v1</w:t>
+                <w:t xml:space="preserve">hal-03343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Kenneth Stow, Anna and Tranquillo. Catholic Anxiety and Jewish Protest in the Age of Revolutions, New Haven, Yale University Press, 2016, in La Rassegna Mensile d'Israel, vol. 85, 2019/3, p. 217-220</w:t>
+                <w:t xml:space="preserve">Compte rendu de Elena Lolli, Il Libro dei morti della Comunità Ebraica di Lugo di Romagna per gli anni 1658-1825, Florence, Giuntina, 2020, in Annales de démographie historique, n° 141, 2021/1, p. 245-247.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la Rassegna mensile di Israel- Rome(Italie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (3), https://ucei.it/cultura/rassegna-mensile-di-israel/</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343082v1</w:t>
+                <w:t xml:space="preserve">halshs-03377079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascolinità mediterranee a confronto (Medioevo -Età Moderna). Saggio introduttivo</w:t>
               </w:r>
@@ -1547,484 +1547,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison. Introduction</w:t>
+                <w:t xml:space="preserve">L’Italie des ghettos : normes, résistances et négociations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Bournova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), https://www.cairn.info/revue-dix-septieme-siecle-2019-1-page-3.htm</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421077v1</w:t>
+                <w:t xml:space="preserve">halshs-02073421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale: un’introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposte e ricerche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ebrei e proprietà nelle città dell’Italia centrale, 2 (81)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie historique et histoire de la famille juive en Italie : entretien avec Sergio Della Pergola</w:t>
+                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Andreoni</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Della Pergola</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Bournova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bchmc.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02089049v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la famille et démographie historique des juifs de l’antiquité à nos jours : approches historiographiques</w:t>
+                <w:t xml:space="preserve">Démographie historique et histoire de la famille juive en Italie : entretien avec Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2 (136)</w:t>
+              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2018/2 (136)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089044v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italie des ghettos : normes, résistances et négociations</w:t>
+                <w:t xml:space="preserve">Histoire de la famille et démographie historique des juifs de l’antiquité à nos jours : approches historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), https://www.cairn.info/revue-dix-septieme-siecle-2019-1-page-3.htm</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2 (136)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073421v1</w:t>
+                <w:t xml:space="preserve">halshs-02089044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1698: il primo “catasto” del ghetto di Roma</w:t>
               </w:r>
@@ -2432,317 +2432,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, xvi e - xix e siècle</w:t>
+                <w:t xml:space="preserve">Les ghettos juifs d’Italie à travers le jus chazakah : Un espace contraint mais négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (3), pp.553-557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.43⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.559-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324364v1</w:t>
+                <w:t xml:space="preserve">hal-02324373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ghettos juifs d’Italie à travers le jus chazakah : Un espace contraint mais négocié</w:t>
+                <w:t xml:space="preserve">Les noms de familles juifs à Rome au XVIIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.44⟩</w:t>
+              <w:t xml:space="preserve">Revue des etudes juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1/2 (177), pp.135-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REJ.177.1.3284869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324373v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de familles juifs à Rome au XVIIIe siècle.</w:t>
+                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, xvi e - xix e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des etudes juives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1/2 (177), pp.135-172. </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.553-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/REJ.177.1.3284869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525445v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux corps des juifs: Droits et pratiques de citoyenneté des habitants du ghetto de Rome, xvi e - xviii e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (3), pp.591-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3764,208 +3764,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confirmation dans le diocèse de Rimini (XVIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
+              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-32, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817860v1</w:t>
+                <w:t xml:space="preserve">hal-03862348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La confirmation dans le diocèse de Rimini (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasperoni, Michaël; Gourdon, Grange. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècle</w:t>
+              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-32, 2022, 978-2-86906-889-6</w:t>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862348v1</w:t>
+                <w:t xml:space="preserve">hal-03817860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques et les discours testamentaires des juifs de Rome au début du XVIIIe siècle : premières recherches sérielles</w:t>
               </w:r>
@@ -4190,285 +4190,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02610747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des unions mixtes entre juifs et catholiques : le cas de Mantoue dans la seconde moitié du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Storia economica e sociale delle popolazioni in età moderna e digital humanities: un percorso di ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Gasperoni; Vincent Gourdon; Cyril Grange. </w:t>
+              <w:t xml:space="preserve">Alessio Fornasin; Michaël Gasperoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viella</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9788833132433</w:t>
+                <w:t xml:space="preserve">Centro Sammarinese di Studi Storici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-163, In press, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, 978-88-98275-83-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02383666v1</w:t>
+                <w:t xml:space="preserve">halshs-02073439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sources for the Study of the Roman Jewish Family in the Modern Age</w:t>
+                <w:t xml:space="preserve">L’émergence des unions mixtes entre juifs et catholiques : le cas de Mantoue dans la seconde moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Melasecchi, Olga; Spagnoletto, Amadeo. </w:t>
+              <w:t xml:space="preserve">Michaël Gasperoni; Vincent Gourdon; Cyril Grange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antique Roman Ketubot. The marriage contracts of the Jewish Community of Rome</w:t>
+              <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campisano editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-54, 2019, 978-88-98229-66-6</w:t>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9788833132433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02178481v1</w:t>
+                <w:t xml:space="preserve">halshs-02383666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storia economica e sociale delle popolazioni in età moderna e digital humanities: un percorso di ricerca</w:t>
+                <w:t xml:space="preserve">The Sources for the Study of the Roman Jewish Family in the Modern Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessio Fornasin; Michaël Gasperoni. </w:t>
+              <w:t xml:space="preserve">Melasecchi, Olga; Spagnoletto, Amadeo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, </w:t>
+              <w:t xml:space="preserve">Antique Roman Ketubot. The marriage contracts of the Jewish Community of Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centro Sammarinese di Studi Storici</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-163, In press, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, 978-88-98275-83-0</w:t>
+                <w:t xml:space="preserve">Campisano editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-54, 2019, 978-88-98229-66-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073439v1</w:t>
+                <w:t xml:space="preserve">halshs-02178481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonti per lo studio della famiglia ebraica romana in epoca moderna</w:t>
               </w:r>
@@ -5321,51 +5321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposte e ricerche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (81), http://eum.unimc.it/it/catalogo/625-proposte-e-ricerche-n-81, 2019, Ebrei e proprietà nelle città dell’Italia centrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles juives. Europe-Méditerranée, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5498,77 +5498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Bournova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit(s) et minorités juives, XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5802,51 +5802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
@@ -5886,51 +5886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,51 +5990,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Fornasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Sammarinese di Studi Storici. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro Sammarinese di Studi Storici, Università degli Studi della Repubblica di San Marino; Bookstones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, Sori, Ercole, 978-88-98275-83-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6353,51 +6353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0EEE3C2"/>
+    <w:nsid w:val="5E1BBB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gasperoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1664-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139090223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gasperoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1514m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.79" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/rhy-2021-11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bezzina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.212.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Casta&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dreyfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bournova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J8XLWDLZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andreoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Della Pergola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.191.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Groppi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.177.1.3284869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.733.0555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hauck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7K1L76BK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.128.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-sacrement-oublie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealoj.org/fr/boutique/registres-ketubbot-nation-juive-livourne-1626-1890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833132433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_en.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookstones.it/quaderni-del-centro-sammarinese-di-studi-storici.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_it.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47385?tab=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giuntina.it/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esedraeditrice.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoroeditoriale.com/libreria/catalogo/ebrei-nelle-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomez-Lechevanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Fornasin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teuscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gasperoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1664-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139090223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gasperoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1514m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.79" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/rhy-2021-11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bezzina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.212.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Casta&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dreyfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andreoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bournova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J8XLWDLZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Della Pergola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.191.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.177.1.3284869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Groppi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.43" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.733.0555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hauck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7K1L76BK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.128.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-sacrement-oublie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealoj.org/fr/boutique/registres-ketubbot-nation-juive-livourne-1626-1890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookstones.it/quaderni-del-centro-sammarinese-di-studi-storici.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833132433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_en.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_it.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47385?tab=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giuntina.it/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esedraeditrice.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoroeditoriale.com/libreria/catalogo/ebrei-nelle-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomez-Lechevanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Fornasin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teuscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>