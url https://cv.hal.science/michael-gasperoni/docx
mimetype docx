--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1055,173 +1055,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Kenneth Stow, Anna and Tranquillo. Catholic Anxiety and Jewish Protest in the Age of Revolutions, New Haven, Yale University Press, 2016, in La Rassegna Mensile d'Israel, vol. 85, 2019/3, p. 217-220</w:t>
+                <w:t xml:space="preserve">Compte rendu de Elena Lolli, Il Libro dei morti della Comunità Ebraica di Lugo di Romagna per gli anni 1658-1825, Florence, Giuntina, 2020, in Annales de démographie historique, n° 141, 2021/1, p. 245-247.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la Rassegna mensile di Israel- Rome(Italie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (3), https://ucei.it/cultura/rassegna-mensile-di-israel/</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343082v1</w:t>
+                <w:t xml:space="preserve">halshs-03377079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Elena Lolli, Il Libro dei morti della Comunità Ebraica di Lugo di Romagna per gli anni 1658-1825, Florence, Giuntina, 2020, in Annales de démographie historique, n° 141, 2021/1, p. 245-247.</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Kenneth Stow, Anna and Tranquillo. Catholic Anxiety and Jewish Protest in the Age of Revolutions, New Haven, Yale University Press, 2016, in La Rassegna Mensile d'Israel, vol. 85, 2019/3, p. 217-220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">la Rassegna mensile di Israel- Rome(Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (3), https://ucei.it/cultura/rassegna-mensile-di-israel/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03377079v1</w:t>
+                <w:t xml:space="preserve">hal-03343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascolinità mediterranee a confronto (Medioevo -Età Moderna). Saggio introduttivo</w:t>
               </w:r>
@@ -1547,484 +1547,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italie des ghettos : normes, résistances et négociations</w:t>
+                <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale: un’introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), https://www.cairn.info/revue-dix-septieme-siecle-2019-1-page-3.htm</w:t>
+              <w:t xml:space="preserve">Proposte e ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ebrei e proprietà nelle città dell’Italia centrale, 2 (81)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073421v1</w:t>
+                <w:t xml:space="preserve">halshs-02073432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale: un’introduzione</w:t>
+                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Andreoni</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Bournova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposte e ricerche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bchmc.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073432v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison. Introduction</w:t>
+                <w:t xml:space="preserve">Démographie historique et histoire de la famille juive en Italie : entretien avec Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Bournova</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2018/2 (136)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02421077v1</w:t>
+                <w:t xml:space="preserve">halshs-02089049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie historique et histoire de la famille juive en Italie : entretien avec Sergio Della Pergola</w:t>
+                <w:t xml:space="preserve">Histoire de la famille et démographie historique des juifs de l’antiquité à nos jours : approches historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Della Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2018/2 (136)</w:t>
+              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2 (136)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089049v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la famille et démographie historique des juifs de l’antiquité à nos jours : approches historiographiques</w:t>
+                <w:t xml:space="preserve">L’Italie des ghettos : normes, résistances et négociations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Familles juives. Europe-Méditerranée, XIXe-XXe siècles, 2 (136)</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le siècle des ghettos : la marginalisation sociale et spatiale des juifs en Italie au XVIIe siècle, 1 (282), https://www.cairn.info/revue-dix-septieme-siecle-2019-1-page-3.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02089044v1</w:t>
+                <w:t xml:space="preserve">halshs-02073421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1698: il primo “catasto” del ghetto di Roma</w:t>
               </w:r>
@@ -2432,317 +2432,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ghettos juifs d’Italie à travers le jus chazakah : Un espace contraint mais négocié</w:t>
+                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, xvi e - xix e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (3), pp.559-590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.44⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324373v1</w:t>
+                <w:t xml:space="preserve">hal-02324364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de familles juifs à Rome au XVIIIe siècle.</w:t>
+                <w:t xml:space="preserve">Les ghettos juifs d’Italie à travers le jus chazakah : Un espace contraint mais négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des etudes juives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.559-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/REJ.177.1.3284869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525445v1</w:t>
+                <w:t xml:space="preserve">hal-02324373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, xvi e - xix e siècle</w:t>
+                <w:t xml:space="preserve">Les noms de familles juifs à Rome au XVIIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (3), pp.553-557. </w:t>
+              <w:t xml:space="preserve">Revue des etudes juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1/2 (177), pp.135-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/REJ.177.1.3284869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324364v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier ses droits dans les ghettos des États de l’Église, XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux corps des juifs: Droits et pratiques de citoyenneté des habitants du ghetto de Rome, xvi e - xviii e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (3), pp.591-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3764,208 +3764,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La confirmation dans le diocèse de Rimini (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasperoni, Michaël; Gourdon, Grange. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècle</w:t>
+              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-32, 2022, 978-2-86906-889-6</w:t>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862348v1</w:t>
+                <w:t xml:space="preserve">hal-03817860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confirmation dans le diocèse de Rimini (XVIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
+              <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-32, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817860v1</w:t>
+                <w:t xml:space="preserve">hal-03862348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques et les discours testamentaires des juifs de Rome au début du XVIIIe siècle : premières recherches sérielles</w:t>
               </w:r>
@@ -4190,285 +4190,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02610747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storia economica e sociale delle popolazioni in età moderna e digital humanities: un percorso di ricerca</w:t>
+                <w:t xml:space="preserve">L’émergence des unions mixtes entre juifs et catholiques : le cas de Mantoue dans la seconde moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessio Fornasin; Michaël Gasperoni. </w:t>
+              <w:t xml:space="preserve">Michaël Gasperoni; Vincent Gourdon; Cyril Grange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, </w:t>
+              <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centro Sammarinese di Studi Storici</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-163, In press, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, 978-88-98275-83-0</w:t>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9788833132433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073439v1</w:t>
+                <w:t xml:space="preserve">halshs-02383666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des unions mixtes entre juifs et catholiques : le cas de Mantoue dans la seconde moitié du XIXe siècle</w:t>
+                <w:t xml:space="preserve">The Sources for the Study of the Roman Jewish Family in the Modern Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Gasperoni; Vincent Gourdon; Cyril Grange. </w:t>
+              <w:t xml:space="preserve">Melasecchi, Olga; Spagnoletto, Amadeo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines. Diversité religieuse, différences nationales</w:t>
+              <w:t xml:space="preserve">Antique Roman Ketubot. The marriage contracts of the Jewish Community of Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viella</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9788833132433</w:t>
+                <w:t xml:space="preserve">Campisano editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-54, 2019, 978-88-98229-66-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02383666v1</w:t>
+                <w:t xml:space="preserve">halshs-02178481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sources for the Study of the Roman Jewish Family in the Modern Age</w:t>
+                <w:t xml:space="preserve">Storia economica e sociale delle popolazioni in età moderna e digital humanities: un percorso di ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Melasecchi, Olga; Spagnoletto, Amadeo. </w:t>
+              <w:t xml:space="preserve">Alessio Fornasin; Michaël Gasperoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antique Roman Ketubot. The marriage contracts of the Jewish Community of Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campisano editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-54, 2019, 978-88-98229-66-6</w:t>
+                <w:t xml:space="preserve">Centro Sammarinese di Studi Storici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-163, In press, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, 978-88-98275-83-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02178481v1</w:t>
+                <w:t xml:space="preserve">halshs-02073439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonti per lo studio della famiglia ebraica romana in epoca moderna</w:t>
               </w:r>
@@ -5321,51 +5321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrei e proprietà nelle città dell’Italia centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposte e ricerche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (81), http://eum.unimc.it/it/catalogo/625-proposte-e-ricerche-n-81, 2019, Ebrei e proprietà nelle città dell’Italia centrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles juives. Europe-Méditerranée, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Andreoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5498,77 +5498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage dans le pourtour méditerranéen de l’Europe : du modèle à la comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Bournova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit(s) et minorités juives, XVIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Groppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5802,51 +5802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrement oublié. Histoire de la confirmation XVIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-86906-889-6</w:t>
             </w:r>
           </w:p>
@@ -5886,51 +5886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mariages mixtes dans les sociétés contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,51 +5990,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Fornasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Sammarinese di Studi Storici. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro Sammarinese di Studi Storici, Università degli Studi della Repubblica di San Marino; Bookstones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dalla fonte al database: per una storia economica e sociale delle popolazioni del passato, Sori, Ercole, 978-88-98275-83-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6353,51 +6353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E1BBB02"/>
+    <w:nsid w:val="0748C9F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gasperoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1664-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139090223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gasperoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1514m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.79" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/rhy-2021-11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bezzina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.212.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Casta&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dreyfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andreoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bournova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J8XLWDLZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Della Pergola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.191.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.177.1.3284869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Groppi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.43" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.733.0555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hauck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7K1L76BK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.128.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-sacrement-oublie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealoj.org/fr/boutique/registres-ketubbot-nation-juive-livourne-1626-1890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookstones.it/quaderni-del-centro-sammarinese-di-studi-storici.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833132433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_en.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_it.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47385?tab=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giuntina.it/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esedraeditrice.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoroeditoriale.com/libreria/catalogo/ebrei-nelle-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomez-Lechevanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Fornasin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teuscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gasperoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1664-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139090223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gasperoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1514m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.79" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/rhy-2021-11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bezzina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.212.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Casta&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dreyfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andreoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bournova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J8XLWDLZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Della Pergola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/96910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.191.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Groppi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.177.1.3284869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.733.0555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hauck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7K1L76BK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.128.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-sacrement-oublie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealoj.org/fr/boutique/registres-ketubbot-nation-juive-livourne-1626-1890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833132433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_en.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookstones.it/quaderni-del-centro-sammarinese-di-studi-storici.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0188_it.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47385?tab=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giuntina.it/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esedraeditrice.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoroeditoriale.com/libreria/catalogo/ebrei-nelle-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomez-Lechevanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Fornasin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teuscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>