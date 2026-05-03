--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -3171,51 +3171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC3815F9"/>
+    <w:nsid w:val="967B6B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>