--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -845,278 +845,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
+                <w:t xml:space="preserve">Investigating phosphate-adsorption behaviour on a real ferrallitic-ferritic soil using a pluralistic approach under non-controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
+                <w:t xml:space="preserve">C. Rosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Garioud</w:t>
+                <w:t xml:space="preserve">C. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Lemestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Meyer</w:t>
+                <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Pagand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.378-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/SR22011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563781v1</w:t>
+                <w:t xml:space="preserve">hal-05508332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating phosphate-adsorption behaviour on a real ferrallitic-ferritic soil using a pluralistic approach under non-controlled conditions</w:t>
+                <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosello</w:t>
+                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pratt</w:t>
+                <w:t xml:space="preserve">Théophile Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meyer</w:t>
+                <w:t xml:space="preserve">Monika Lemestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pagand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (4), pp.378-396. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/SR22011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508332v1</w:t>
+                <w:t xml:space="preserve">hal-03563781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical investigations of the thermal transformation of finite size circular particles using a geometrical-probabilistic approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2027,51 +2027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et Propriétés Physicochimiques de Dispersions – Modèles élaborées pour l’étude du Transport Sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,64 +2305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of pine biomass (Pinus caribaea Morelet) for the removal of nickel ions from aqueous solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="967B6B21"/>
+    <w:nsid w:val="04114971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3402,51 +3402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gerald-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3658-3829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05008017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lahouze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Jomaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M&#233;tayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panerai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Iseppi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lesimple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2023.2243851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pratt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pagand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR22011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rettinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.01.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi Raikher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10338-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMJ45L1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cannamela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folcher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesimple" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03379206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gerald-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3658-3829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05008017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lahouze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Jomaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M&#233;tayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panerai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Iseppi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lesimple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2023.2243851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pratt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pagand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR22011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rettinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.01.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi Raikher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10338-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMJ45L1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cannamela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folcher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesimple" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03379206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>