--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -8285,51 +8285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9D1CB0"/>
+    <w:nsid w:val="78FB54DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>