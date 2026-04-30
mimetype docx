--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -8285,51 +8285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78FB54DA"/>
+    <w:nsid w:val="2BD6610F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>