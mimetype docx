--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -199,187 +199,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Extractive Resource Curse Revisited: Absolute Versus Relative De‐Industrialization in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Mien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rode.70072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taille et distance, déterminants profonds de la souveraineté des petites économies insulaires et côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), pp.183-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045988v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05329337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global exposure to climate change at a subnational jurisdiction level</w:t>
               </w:r>
@@ -761,2346 +761,2510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les îles touristiques à la merci du changement climatique : une évaluation par un indice synthétique de vulnérabilité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.69-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.341.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">40 Years of Dutch Disease Literature: Lessons for Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41294-021-00177-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité physique au changement climatique comparée des petites îles du Sud-Ouest de l’océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles touristiques à la merci du changement climatique : une évaluation par un indice synthétique de vulnérabilité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28 (1), pp.69-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.69-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A composite index of formal sovereignty for small islands and coastal territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Island Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24043/isj.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of Intra-Region and Extra-Region Foreign Direct Investment Inflow in ASEAN: A Spatial Econometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hiep Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spatial Analysis and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp 965-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12061-018-9280-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Assets Index: Insights from a Retrospective Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosso Feindouno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-018-1870-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Afrique entre industrialisation et désindustrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les trajectoires incertaines de l'industrialisation en Afrique, 266, pp.152-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact des déséquilibres du taux de change réel sur la performance du secteur manufacturier au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahim Bouna Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28 (1), pp.69-106</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.107-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.321.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté, environnement et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.12-20</w:t>
+              <w:t xml:space="preserve">Revue Quart Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michaël Goujon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous Aid Effects on Tax Revenues: Accounting for Government Stability in WAEMU Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djedje Hermann Yohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wautabouna Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Island Studies Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24043/isj.96⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.468 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jae/ejw003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michaël Goujon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has Structural Economic Vulnerability Decreased in Least Developed Countries? Lessons Drawn from Retrospective Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp.591-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Goujon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The different impacts of different types of natural resources on political institutions in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Mabali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les trajectoires incertaines de l'industrialisation en Afrique, 266, pp.152-155</w:t>
+              <w:t xml:space="preserve">Journal of Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (3), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Birahim Bouna Niang</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités comparées des économies ultramarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités au changement climatique des Outre-mer et des petits Etats insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring macroeconomic instability: a critical survey illustrated with exports series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle mesure du développement des économies ultramarines françaises à travers l’application de l’indicateur de développement humain « hybride »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.55-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of foreign direct investment in Vietnamese provinces: a spatial econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hiep Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (n°1), pp.103-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real exchange rate and competitiveness of an EU's ultra-peripheral region: La Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 137, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indice de développement humain : une évaluation pour Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hiérarchies et croissances urbaines – Nouveaux regards sur les lois de Zipf et de Gibrat pour les villes, 36, pp.229-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un indicateur de politique d'ouverture à l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXIV (3), pp.41-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quantitative indicator of the immigration policy's restrictiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3), pp.1727-1736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indice de développement humain: des progrès depuis 20 ans mais un retard persistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie de la Réunion (INSEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 134, pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indice de développement humain : une évaluation pour la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.225-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indice de développement humain : une évaluation pour la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Urbanisation, effets d’agglomération et disparités régionales, 27, pp.225-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie et surévaluation du taux de change : le cas de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (1), pp.107-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 3, pp.87-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michaël Goujon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The modification of Chinese exchange rate policy: rationale, extent and recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spatial Analysis and Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp./</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Goujon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dé-dollarisation : les expériences du Vietnam, de l'Ukraine et de la Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchene Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Quart Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 242, pp.50-54</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 37, n° 1, pp.127-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...1368 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modification de la politique de change chinoise. Logique, portée et développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3116,221 +3280,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 93, pp.38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080005v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-00079981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedollarization: The experiences of Vietnam, Ukraine and Romania</w:t>
               </w:r>
@@ -3770,191 +3770,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Indicateur de Vulnérabilité Physique au Changement Climatique : quel rôle peut-il jouer dans la réflexion sur les politiques d’adaptation au changement climatique, et leur évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIIes Journées du développement de l’Association Tiers-Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tiers-Monde, May 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distance au pouvoir métropolitain et niveau de souveraineté des petites économies insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154560v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04154384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your disaster is mine: Economic Consequences of Imported Natural Disasters</w:t>
               </w:r>
@@ -4029,50 +4029,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesures de la vulnérabilité au changement climatique : quelques illustrations ultramarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Economiques des Outre-Mer 2022 - Actes de la Recherche UltraMarine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une mesure comparative de la vulnérabilité des territoires à l'activité cyclonique : le cas du Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4094,208 +4176,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIes Journées ATM de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mayotte - Enjeux et Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, St-Denis-de-la-Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819635v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03819674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of the economic impacts of historical volcanic eruptions</w:t>
               </w:r>
@@ -4452,234 +4452,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques à poids endogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Sud-Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités au changement climatique et tourisme, le cas de l'Océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Indian Ocean in the 21st Century: Transitions and Mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Nov 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités économique et environnementale comparées des économies ultramarines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4812,51 +4812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared economic and environnemental vulnerabilities in French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,51 +4907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du niveau de développement des économies ultramarines à travers la construction d’un indicateur de développement humain hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5015,51 +5015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5560,51 +5560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances et chocs climatiques à La Réunion : utilisation de la base CRU TS version 3.21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités économique et environnementale comparées des économies ultramarines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,51 +6113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indicator of intensity of cyclone activity at country level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,51 +6201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur d’intensité cyclonique au niveau pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement humain des territoires ultramarins français : des progrès certains mais un écart encore persistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6572,51 +6572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 Years of Dutch Disease Literature: Lessons for Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6752,51 +6752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact à court terme de la crise Covid19 sur l’industrie manufacturière en Afrique : évaluations d’experts africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6889,51 +6889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités économique et environnementale comparées des économies ultramarines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7147,771 +7147,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous Aid Effects on Tax Revenues: Accounting for Government Stability in WAEMU Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djedje Hermann Yohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wautabouna Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tendances et chocs climatiques à La Réunion : utilisation de la base CRU TS version 3.21.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real exchange rate and competitiveness of an EU’s ultra-peripheral region: La Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Real exchange rate and competitiveness of an EU’s ultra-peripheral region: La Reunion Island</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques structurelles et industrialisation en Afrique : Une première exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kafando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukraine et Biélorussie : des crises jumelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de variables explicatives estimées dans les régressions économétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indice de développement humain : une évaluation rétrospective pour La Réunion (1985-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un indicateur de politique d'ouverture « révélée » des pays industrialisés à l'immigration en provenance des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fighting Inflation Within the Dollarization Context: The Case of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de change réel et compétitivité de l'économie réunionnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...511 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8285,51 +8285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BD6610F"/>
+    <w:nsid w:val="5FF04117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8516,51 +8516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-goujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-8347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181495562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05045988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.70072" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04631351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2024.100168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04428209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03826752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Razafindravaosolonirina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-021-00177-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.341.0069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04302053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24043/isj.96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosso Feindouno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1870-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Bouna Niang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.321.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hiep Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12061-018-9280-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedje Hermann Yohou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wautabouna Ouattara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejw003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cariolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Mabali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03583870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchene G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1752" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Adam *" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368404200029839" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Zorome" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-fragile-states-9781800883468.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715220v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03186803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02954904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kafando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078113v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-goujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-8347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181495562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.70072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05045988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04631351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2024.100168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04428209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03826752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Razafindravaosolonirina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.341.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-021-00177-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04302053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24043/isj.96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hiep Hoang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12061-018-9280-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosso Feindouno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1870-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Bouna Niang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.321.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedje Hermann Yohou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wautabouna Ouattara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejw003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cariolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Mabali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03583870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchene G&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1752" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Adam *" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368404200029839" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Zorome" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-fragile-states-9781800883468.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715220v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03186803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02954904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kafando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078113v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>