--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">181495562</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=4UEiivAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,3404 +212,3404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extractive Resource Curse Revisited: Absolute Versus Relative De‐Industrialization in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rode.70072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille et distance, déterminants profonds de la souveraineté des petites économies insulaires et côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), pp.183-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global exposure to climate change at a subnational jurisdiction level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.100168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wds.2024.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier &amp;quot;Politiques et institutions dans la résilience des petites économies insulaires face aux chocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geronimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/4, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques et institutions dans la résilience des petites économies insulaires face aux chocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geronimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (204), pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new classification of small island economies based on geography, demography and sovereignty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinien Razafindravaosolonirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small States &amp; Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles touristiques à la merci du changement climatique : une évaluation par un indice synthétique de vulnérabilité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.69-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edd.341.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 Years of Dutch Disease Literature: Lessons for Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41294-021-00177-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41294-021-00177-w⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03456562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité physique au changement climatique comparée des petites îles du Sud-Ouest de l’océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles touristiques à la merci du changement climatique : une évaluation par un indice synthétique de vulnérabilité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), pp.69-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.12-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite index of formal sovereignty for small islands and coastal territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24043/isj.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Intra-Region and Extra-Region Foreign Direct Investment Inflow in ASEAN: A Spatial Econometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hiep Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spatial Analysis and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp 965-982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12061-018-9280-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Assets Index: Insights from a Retrospective Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11205-018-1870-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique entre industrialisation et désindustrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les trajectoires incertaines de l'industrialisation en Afrique, 266, pp.152-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des déséquilibres du taux de change réel sur la performance du secteur manufacturier au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birahim Bouna Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.107-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edd.321.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté, environnement et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Quart Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Aid Effects on Tax Revenues: Accounting for Government Stability in WAEMU Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djedje Hermann Yohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wautabouna Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.468 - 498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jae/ejw003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has Structural Economic Vulnerability Decreased in Least Developed Countries? Lessons Drawn from Retrospective Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (5), pp.591-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The different impacts of different types of natural resources on political institutions in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Mabali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (3), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités comparées des économies ultramarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités au changement climatique des Outre-mer et des petits Etats insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring macroeconomic instability: a critical survey illustrated with exports series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle mesure du développement des économies ultramarines françaises à travers l’application de l’indicateur de développement humain « hybride »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.55-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of foreign direct investment in Vietnamese provinces: a spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hiep Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Communist Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (n°1), pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real exchange rate and competitiveness of an EU's ultra-peripheral region: La Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 137, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indice de développement humain : une évaluation pour Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hiérarchies et croissances urbaines – Nouveaux regards sur les lois de Zipf et de Gibrat pour les villes, 36, pp.229-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00913358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur de politique d'ouverture à l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussichas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXIV (3), pp.41-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quantitative indicator of the immigration policy's restrictiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussichas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (3), pp.1727-1736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice de développement humain: des progrès depuis 20 ans mais un retard persistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de la Réunion (INSEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n° 134, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indice de développement humain : une évaluation pour la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.225-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indice de développement humain : une évaluation pour la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Urbanisation, effets d’agglomération et disparités régionales, 27, pp.225-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie et surévaluation du taux de change : le cas de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.87-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification de la politique de change chinoise. Logique, portée et développements récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 93, pp.38-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modification of Chinese exchange rate policy: rationale, extent and recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64, pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dé-dollarisation : les expériences du Vietnam, de l'Ukraine et de la Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchene Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 37, n° 1, pp.127-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedollarization: The experiences of Vietnam, Ukraine and Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (1), pp.127--+. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/receo.2006.1752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting inflation in a dollarized economy: The case of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 34, n° 3, pp.564-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transactions demand for money in the presence of currency substitution: evidence from Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Adam *</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Guillaumont Jeanneney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (13), pp.1461-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/000368404200029839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3598,1596 +3619,1596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No plan, No Aid? The effects of National Adaptation Plan implementation on received Adaptation Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaucoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème conférence de l’ICDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de l’histoire coloniale d’un large échantillon de petits territoires insulaires basée sur des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ARUM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance au pouvoir métropolitain et niveau de souveraineté des petites économies insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Indicateur de Vulnérabilité Physique au Changement Climatique : quel rôle peut-il jouer dans la réflexion sur les politiques d’adaptation au changement climatique, et leur évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809758v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIIes Journées du développement de l’Association Tiers-Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tiers-Monde, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your disaster is mine: Economic Consequences of Imported Natural Disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Zorome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tritah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales du Développement 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans et le Laboratoire d'Economie d'Orléans en collaboration avec l'AFEDEV, Jan 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la vulnérabilité au changement climatique : quelques illustrations ultramarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Economiques des Outre-Mer 2022 - Actes de la Recherche UltraMarine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mesure comparative de la vulnérabilité des territoires à l'activité cyclonique : le cas du Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIes Journées ATM de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mayotte - Enjeux et Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, St-Denis-de-la-Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of the economic impacts of historical volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajare El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 - 2021 - CAP20-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la vulnérabilité au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque UCA-ISITE La résilience des territoires exposés aux risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités au changement climatique et tourisme, le cas de l'Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Indian Ocean in the 21st Century: Transitions and Mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2019, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques à poids endogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Sud-Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité et Résilience dans le renouvellement des approches du développement et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMOTEV, Nov 2019, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités économique et environnementale comparées des économies ultramarines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Conférence de l’Association de Sciences Régionales en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared economic and environnemental vulnerabilities in French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism specialization and vulnerability: Evidences and challenges for sustainable development in small island territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du niveau de développement des économies ultramarines à travers la construction d’un indicateur de développement humain hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Conférence de l’Association de Sciences Régionales en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux de change réel et compétitivité de l’économie réunionnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La compétitivité de l'économie réunionnaise,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Modification of Chinese Exchange Rate Policy: Rationale, Extent and Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque international sur l'économie chinoise CERDI, 20 et 21 Octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5197,654 +5218,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mesure comparative de la vulnérabilité des territoires à l’activité cyclonique : le cas du Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adélie Pomade; Rahma Bentirou Mathlouthi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.165 - 184, 2023, Environnement, 2140344766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19. Fragility of small island developing states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Fragile States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elgar Handbooks in Political Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978 1 80088 346 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elgar Handbooks in Political Science</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04244653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la vulnérabilité au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cafarelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2023, 978-2-84934-653-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités et vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités sociales et décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 175-185, 2018, 979-10-92684-26-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances et chocs climatiques à La Réunion : utilisation de la base CRU TS version 3.21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, économie et gestion de l’eau dans la zone océan Indien et au-delà … Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Oeconomia, pp.67-94, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01483589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités économique et environnementale comparées des économies ultramarines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spécialisation touristique et vulnérabilité : Réalités et enjeux pour le développement soutenable des petits territoires insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.27--66, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pauvreté à Mayotte : une évaluation par l'Indice de la Pauvreté Humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Hermet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayotte : état des lieux, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.98-113, 2015, 978-2-343-05682-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5854,613 +5875,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en développement, 2023/4 (204), pp.179-186.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure et économie numérique en Afrique subsaharienne et dans l’UEMOA : état des lieux, acteurs, et nouvelles vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cariolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la vulnérabilité au changement climatique, du local au global. Regards croisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+                <w:t xml:space="preserve">hal-01718804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An indicator of intensity of cyclone activity at country level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosso Feindouno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un indicateur d’intensité cyclonique au niveau pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosso Feindouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement humain des territoires ultramarins français : des progrès certains mais un écart encore persistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has structural economic vulnerability decreased in Least Developed Countries? Lessons drawn from retrospective indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6470,1487 +6491,1487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physical Vulnerability to Climate Change Index computed at the sub-national level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 Years of Dutch Disease Literature: Lessons for Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Mien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A database of the economic impacts of historical volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajare El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact à court terme de la crise Covid19 sur l’industrie manufacturière en Afrique : évaluations d’experts africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Mien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités et vulnérabilités en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités économique et environnementale comparées des économies ultramarines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CERDI-seadistance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wagner</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Olivier Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Aid Unfriendly to Tax? African Evidence of Heterogeneous Direct and Indirect Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djedje Hermann Yohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous Aid Effects on Tax Revenues: Accounting for Government Stability in WAEMU Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djedje Hermann Yohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wautabouna Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances et chocs climatiques à La Réunion : utilisation de la base CRU TS version 3.21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosso Feindouno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real exchange rate and competitiveness of an EU’s ultra-peripheral region: La Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques structurelles et industrialisation en Afrique : Une première exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kafando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukraine et Biélorussie : des crises jumelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un indicateur de politique d'ouverture « révélée » des pays industrialisés à l'immigration en provenance des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indice de développement humain : une évaluation rétrospective pour La Réunion (1985-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de variables explicatives estimées dans les régressions économétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fighting Inflation Within the Dollarization Context: The Case of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de change réel et compétitivité de l'économie réunionnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...977 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7960,117 +7981,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques macroprudentielles dans l’UEMOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relwendé Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERDI - Fondation pour les études et recherches sur le développement international. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8080,144 +8101,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIVE - Economic Impacts of Volcanic Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajare El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8285,51 +8306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF04117"/>
+    <w:nsid w:val="76CED5EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8516,51 +8537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-goujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-8347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181495562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.70072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05045988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04631351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2024.100168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04428209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03826752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Razafindravaosolonirina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.341.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-021-00177-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04302053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24043/isj.96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hiep Hoang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12061-018-9280-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosso Feindouno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1870-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Bouna Niang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.321.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedje Hermann Yohou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wautabouna Ouattara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejw003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cariolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Mabali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03583870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchene G&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1752" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Adam *" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368404200029839" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Zorome" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-fragile-states-9781800883468.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715220v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03186803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02954904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kafando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078113v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-goujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-8347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181495562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=4UEiivAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329337v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.70072" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05045988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04631351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2024.100168" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04428209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03826752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Razafindravaosolonirina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.341.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-021-00177-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03471461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04302053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24043/isj.96" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hiep Hoang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12061-018-9280-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosso Feindouno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1870-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Bouna Niang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.321.0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedje Hermann Yohou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wautabouna Ouattara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejw003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cariolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Mabali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03583870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchene G&#233;rard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duchene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02044978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Adam *" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368404200029839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Zorome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-fragile-states-9781800883468.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03186803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02954904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kafando" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>