--- v0 (2026-04-06)
+++ v1 (2026-05-07)
@@ -270,51 +270,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-12154-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315966v1</w:t>
+                <w:t xml:space="preserve">hal-03012757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the second plague pandemic revealed through analysis of historical Yersinia pestis genomes</w:t>
               </w:r>
@@ -404,51 +404,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-12154-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012757v1</w:t>
+                <w:t xml:space="preserve">hal-02315966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un village et son espace : urbanisme et évolution topographique de Rieux-Volvestre (Haute-Garonne) à travers l’exemple du Faubourg de La Bastide</w:t>
               </w:r>
@@ -676,303 +676,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights of Second Plague Pandemic through the Archaeological Study of a Southwestern French Site. The study of Black Death Cemetery at 16, rue des Trente-Six Ponts, in Toulouse</w:t>
+                <w:t xml:space="preserve">Facing the Black Death: The Case of the Plague Cemetery at 16, rue des Trente-Six Ponts, in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">It Spread Without Stop. New Insights on Plagues and Epidemics in the Medieval and Early Modern Eras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Florida; The History of Human Health, Disease, and the Environment (H3DE), Feb 2021, Venise, Italy</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons, Session #149 : Bioarchaeology of Health, Lifestyle and Social Change in the Later Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists (EAA); Kiel University, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128084v1</w:t>
+                <w:t xml:space="preserve">hal-04128122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the Black Death: The Case of the Plague Cemetery at 16, rue des Trente-Six Ponts, in Toulouse</w:t>
+                <w:t xml:space="preserve">New Insights of Second Plague Pandemic through the Archaeological Study of a Southwestern French Site. The study of Black Death Cemetery at 16, rue des Trente-Six Ponts, in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons, Session #149 : Bioarchaeology of Health, Lifestyle and Social Change in the Later Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists (EAA); Kiel University, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">It Spread Without Stop. New Insights on Plagues and Epidemics in the Medieval and Early Modern Eras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Florida; The History of Human Health, Disease, and the Environment (H3DE), Feb 2021, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128122v1</w:t>
+                <w:t xml:space="preserve">hal-04128084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban landscape, Society and The Black Death in Toulouse: an interdisciplinary approach to a mortality crisis in the Southwestern France</w:t>
+                <w:t xml:space="preserve">A medieval community faced with the Second Pandemic: the study of Black Death cemetery at 16, rue des Trente-Six Ponts, in Toulouse (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundaries in/of Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Environmental History, Aug 2019, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">"The Long Black Death": New perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Medieval Archaeology, Jul 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298740v1</w:t>
+                <w:t xml:space="preserve">hal-02298737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medieval community faced with the Second Pandemic: the study of Black Death cemetery at 16, rue des Trente-Six Ponts, in Toulouse (France)</w:t>
+                <w:t xml:space="preserve">Urban landscape, Society and The Black Death in Toulouse: an interdisciplinary approach to a mortality crisis in the Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"The Long Black Death": New perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Medieval Archaeology, Jul 2019, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Boundaries in/of Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Environmental History, Aug 2019, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298737v1</w:t>
+                <w:t xml:space="preserve">hal-02298740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse (Haute-Garonne), 16, rue des 36 Ponts, sépultures de crise : méthodologie et collaborations</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E1FAA3"/>
+    <w:nsid w:val="18AD113D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3167,51 +3167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gourvennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1891-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Keller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezeda Tukhbatova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Scheib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nelson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12154-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2018.2172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kirschenbilder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-du-corps-malade-prise-en-charge-et-traitement-funeraire-des-individus-souffrants-a-travers-les-siecles/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-des-enjeux-de-la-fouille-des-grands-ensembles-sepulcraux-medievaux-modernes-et-contemporains/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-gourvennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1891-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Keller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezeda Tukhbatova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Scheib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nelson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12154-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2018.2172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kirschenbilder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-du-corps-malade-prise-en-charge-et-traitement-funeraire-des-individus-souffrants-a-travers-les-siecles/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-des-enjeux-de-la-fouille-des-grands-ensembles-sepulcraux-medievaux-modernes-et-contemporains/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>