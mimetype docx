--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -354,520 +354,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«La submorfología como ayuda…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lynx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.0 - 000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/10550/59382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01554188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Enaction, émergence du langage, production du sens, 1 (1), pp.i-iv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le langage humain, les langues et la parole du point de vue du languaging et de l'énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Langage et énaction : corporéité, environnements, expériences, apprentissages, 68, pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment traiter le cas des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l’ERIAC. Fonctionnements linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signifiant et frontières sociolinguistiques : les cas du verlan et du vesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de stinta si cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an enactive lexicology: From muscle salience to signifying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.67 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01554123v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-01818460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conception extensive de la submorphologie lexicale : l’exemple du substantif espagnol urraca</w:t>
               </w:r>
@@ -1224,303 +1224,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las especificidades morfosemánticas de rostro y de cara : un enfoque enaccionista y submorfológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV Congreso Internacional de Lingüística General 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Victoria Escandell-Vidal, Manuel Márquez Cruz et al., Jun 2023, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de l’obsolescence linguistique : quelques indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fin de vie en langue(s) et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Poirier, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El francés y el castellano: un enfoque contrastivo, intercultural y didáctico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semana de la francofonía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gloria Cristina Canchalla Carbajal, May 2023, La Molina, Universidad Femenina del Sagrado Común, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualité submorphologique et onomatopées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les onomatopées comme problème de frontières et de linguistique générale ou comment joindre le geste (phonétique &amp; graphique) à la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Pagès, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819504v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04819575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énantiomorphie : un cas particulier d’iconicité submorphologique</w:t>
               </w:r>
@@ -1638,226 +1638,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Shires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International EGU 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construcción del punto de vista sociocultural : análisis contrastivo francés, castellano, portugués e italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congreso de Lingüística General – Sevilla, seminario de lingüística románica contrastiva (coords. Lucía Luque, Floriana Di Gesù y Silvia Betti)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470421v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-03470609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction(s) de la forme et du sens : l’exemple de deux poèmes de Ferrán Fernández</w:t>
               </w:r>
@@ -1906,342 +1906,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Submorfología léxica y enacción : análisis de algunos casos de emergencia morfosemántica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional de Lingüística Xeral – Vigo 13-15 de junio de 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vigo, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02330819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La submorphologie lexicale et la construction des points de vue culturels : vers la prise en charge de l’expérience et de la variabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submorphologie et épistémiologie dans les langues romanes : réflexions autour des protocoles d’approches et d’analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trans-language risk dictionary – standardisation and cross-cultural understanding of risk term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clermont Risk Communication Discussion Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie visuelle, submorphémie et énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oubli à l'épreuve du langage : approches submorphémiques de l’espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898503v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02330819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiosemy as semantic (en)action</w:t>
               </w:r>
@@ -2428,786 +2428,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activations / inhibitions tout au long du continuum « corps-cerveau-monde » : de la saillance musculaire à la saillance sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference Language and Enaction. Sense making, embodiment, interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Grégoire, Aurélie Barnabé, Norbert Maïonchi-Pino, Didier Bottineau, Jun 2016, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01352869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps au corpus : vers une étude des submorphèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études DECLICS (Dispositif d’Etudes Cliniques sur les Corpus Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du corps au corpus : vers une analyse des submorphèmes et des lapsus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE DECLICS 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du corps au corpus : vers une étude des submorphèmes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et perspectives d’une méthode d’analyse (sub-)lexicale incarnée : la “Théorie de la Saillance Submorphologique” (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études DECLICS (Dispositif d’Etudes Cliniques sur les Corpus Santé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque International SAISIE 2 « Submorphémie lexicale et grammaticale : méthodes d’observation, de description et de classement, protocoles d’expérimentation et de validation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Activations / inhibitions tout au long du continuum « corps-cerveau-monde » : de la saillance musculaire à la saillance sémantique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une application de la « théorie de la saillance submorphologique » à la morphosyntaxe : le cas des déictiques espagnols en aqu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Language and Enaction. Sense making, embodiment, interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michaël Grégoire, Aurélie Barnabé, Norbert Maïonchi-Pino, Didier Bottineau, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Coloque International de Linguistique Ibéro-Romane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gestes aux points de vue : lecture de la Théorie Sémiogénétique (TSG) par la Théorie de la Saillance Submorphologique (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Théorie Sémiogénétique : Problématique et prolongements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une répercussion de la consubstantialité « corps-pensée-monde » : le lien entre saillance musculaire et saillance conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes « Penser / Parler (Langue et frontière II) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fondements et perspectives d’une méthode d’analyse (sub-)lexicale incarnée : la “Théorie de la Saillance Submorphologique” (TSS)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transgression des morphèmes à l'établissement d'une frontière spéculaire : les cas du lunfardo, du vesre et de l'argentin standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International SAISIE 2 « Submorphémie lexicale et grammaticale : méthodes d’observation, de description et de classement, protocoles d’expérimentation et de validation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude de l'ERIMIT (Rennes 2) : " La langue espagnole : Passer / penser la frontière "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporéité cognitive et motivation du signe lexical. Approche par la Théorie de la Saillance Submorphologique (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La motivation corporelle du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontación de los puntos de vista entre el léxico francés y el castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura francoespañola : aspectos contrastivos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaël Grégoire (Université Blaise Pascal, Clermont-Ferrand, FRANCE) et Claude Duée (UNiversité de Castilla La Mancha, ESPAGNE), Oct 2014, Ciudad Real, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment traiter la question des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment traiter la question des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00961302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Alloush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Mihai Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,453 +3605,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expérience multimodale et onomatopée. Une approche par le niveau submorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Pagès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’onomatopée comme problématique en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Provence, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mirroring opposite meanings in the forms : from enantiosemy to enantiomorphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Monneret; Chris A. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iconicity and analogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondances corps -corpus : recherche de symptômes linguistiques des pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’onomatopée comme problématique en sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Provence, In press</w:t>
+              <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie visuelle, submorphémie et énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federico Bravo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches submorphémiques de l’espagnol. Pour une poétique du signifiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Correspondances corps -corpus : recherche de symptômes linguistiques des pathologies</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE RECOURS À L'EXPERIENCE COMME DÉPASSEMENT DE LA NON-ARBITRARITÉ : VERS UNE EXTENSION DES POTENTIALITÉS DE LA THÉORIE DES MATRICES ET DES ÉTYMONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La submorphologie motivée de Georges Bohas : vers un nouveau paradigme en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de grille de lecture des groupes phonétiques du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03470401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’expérience comme dépassement de la non-arbitrarité : vers une extension des potentialités de la Théorie des Matrices et des Etymons</w:t>
               </w:r>
@@ -4315,169 +4315,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une méthode d’analyse (sub-)lexicale incarnée : la théorie de la saillance submorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Le Tallec, Didier Bottineau, Elodie Blestel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submorphémie lexicale et grammaticale : protocoles d’expérimentation et de validation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la signifiance en diachronie ou l’exploitation des propriétés détectables au niveau submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631417v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01631447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la 'théorie de la saillance'. Illustrations par le prisme de trois verbes espagnols sitiar, asediar et cercar (&amp;quot; assiéger &amp;quot;)</w:t>
               </w:r>
@@ -5320,51 +5320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v6i1.336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v2i1.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/10550/59382" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04819219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v6i1.336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v2i1.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/10550/59382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04819219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>