--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -125,749 +125,749 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction The linguistic signifier: from corporeality to (micro)networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.I-V. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/signifiances.v6i1.336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment traiter le cas des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction The linguistic signifier: from corporeality to (micro)networks</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signifiant, signifié, saillance(s) : le signe v(éc)u comme action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.I-V. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52497/signifiances.v6i1.336⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2, pp.149 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v2i1.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Signifiant, signifié, saillance(s) : le signe v(éc)u comme action</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02330794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage humain, les langues et la parole du point de vue du languaging et de l'énaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Langage et énaction : corporéité, environnements, expériences, apprentissages, 68, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment traiter le cas des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l’ERIAC. Fonctionnements linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signifiant et frontières sociolinguistiques : les cas du verlan et du vesre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii de stinta si cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an enactive lexicology: From muscle salience to signifying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.149 - 169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v2i1.197⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.67 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01554123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La submorfología como ayuda…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lynx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.0 - 000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/10550/59382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01554188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/10550/59382⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Enaction, émergence du langage, production du sens, 1 (1), pp.i-iv. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818460v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">halshs-01554123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conception extensive de la submorphologie lexicale : l’exemple du substantif espagnol urraca</w:t>
               </w:r>
@@ -1224,303 +1224,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El francés y el castellano: un enfoque contrastivo, intercultural y didáctico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semana de la francofonía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gloria Cristina Canchalla Carbajal, May 2023, La Molina, Universidad Femenina del Sagrado Común, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dualité submorphologique et onomatopées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les onomatopées comme problème de frontières et de linguistique générale ou comment joindre le geste (phonétique &amp; graphique) à la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Pagès, May 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las especificidades morfosemánticas de rostro y de cara : un enfoque enaccionista y submorfológico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Congreso Internacional de Lingüística General 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Victoria Escandell-Vidal, Manuel Márquez Cruz et al., Jun 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l’obsolescence linguistique : quelques indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de vie en langue(s) et en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Poirier, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819575v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04819504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énantiomorphie : un cas particulier d’iconicité submorphologique</w:t>
               </w:r>
@@ -1638,226 +1638,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construcción del punto de vista sociocultural : análisis contrastivo francés, castellano, portugués e italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Congreso de Lingüística General – Sevilla, seminario de lingüística románica contrastiva (coords. Lucía Luque, Floriana Di Gesù y Silvia Betti)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Shires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International EGU 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction(s) de la forme et du sens : l’exemple de deux poèmes de Ferrán Fernández</w:t>
               </w:r>
@@ -1906,342 +1906,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La submorphologie lexicale et la construction des points de vue culturels : vers la prise en charge de l’expérience et de la variabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submorphologie et épistémiologie dans les langues romanes : réflexions autour des protocoles d’approches et d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A trans-language risk dictionary – standardisation and cross-cultural understanding of risk term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clermont Risk Communication Discussion Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie visuelle, submorphémie et énaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oubli à l'épreuve du langage : approches submorphémiques de l’espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Submorfología léxica y enacción : análisis de algunos casos de emergencia morfosemántica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Lingüística Xeral – Vigo 13-15 de junio de 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vigo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330819v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01898503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiosemy as semantic (en)action</w:t>
               </w:r>
@@ -2428,786 +2428,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du corps au corpus : vers une analyse des submorphèmes et des lapsus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE DECLICS 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02330919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps au corpus : vers une étude des submorphèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études DECLICS (Dispositif d’Etudes Cliniques sur les Corpus Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Activations / inhibitions tout au long du continuum « corps-cerveau-monde » : de la saillance musculaire à la saillance sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference Language and Enaction. Sense making, embodiment, interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaël Grégoire, Aurélie Barnabé, Norbert Maïonchi-Pino, Didier Bottineau, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01352869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du corps au corpus : vers une étude des submorphèmes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gestes aux points de vue : lecture de la Théorie Sémiogénétique (TSG) par la Théorie de la Saillance Submorphologique (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études DECLICS (Dispositif d’Etudes Cliniques sur les Corpus Santé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La Théorie Sémiogénétique : Problématique et prolongements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du corps au corpus : vers une analyse des submorphèmes et des lapsus</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une application de la « théorie de la saillance submorphologique » à la morphosyntaxe : le cas des déictiques espagnols en aqu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE DECLICS 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Coloque International de Linguistique Ibéro-Romane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une répercussion de la consubstantialité « corps-pensée-monde » : le lien entre saillance musculaire et saillance conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes « Penser / Parler (Langue et frontière II) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et perspectives d’une méthode d’analyse (sub-)lexicale incarnée : la “Théorie de la Saillance Submorphologique” (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International SAISIE 2 « Submorphémie lexicale et grammaticale : méthodes d’observation, de description et de classement, protocoles d’expérimentation et de validation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers une application de la « théorie de la saillance submorphologique » à la morphosyntaxe : le cas des déictiques espagnols en aqu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporéité cognitive et motivation du signe lexical. Approche par la Théorie de la Saillance Submorphologique (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloque International de Linguistique Ibéro-Romane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">La motivation corporelle du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des gestes aux points de vue : lecture de la Théorie Sémiogénétique (TSG) par la Théorie de la Saillance Submorphologique (TSS)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontación de los puntos de vista entre el léxico francés y el castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Théorie Sémiogénétique : Problématique et prolongements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cultura francoespañola : aspectos contrastivos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Grégoire (Université Blaise Pascal, Clermont-Ferrand, FRANCE) et Claude Duée (UNiversité de Castilla La Mancha, ESPAGNE), Oct 2014, Ciudad Real, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une répercussion de la consubstantialité « corps-pensée-monde » : le lien entre saillance musculaire et saillance conceptuelle</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment traiter la question des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etudes « Penser / Parler (Langue et frontière II) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Comment traiter la question des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transgression des morphèmes à l'établissement d'une frontière spéculaire : les cas du lunfardo, du vesre et de l'argentin standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude de l'ERIMIT (Rennes 2) : " La langue espagnole : Passer / penser la frontière "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00961302v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00962184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Alloush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Mihai Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,453 +3605,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirroring opposite meanings in the forms : from enantiosemy to enantiomorphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Monneret; Chris A. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iconicity and analogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérience multimodale et onomatopée. Une approche par le niveau submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Pagès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’onomatopée comme problématique en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Provence, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Philippe Monneret; Chris A. Smith. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie visuelle, submorphémie et énaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federico Bravo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconicity and analogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, In press</w:t>
+              <w:t xml:space="preserve">Approches submorphémiques de l’espagnol. Pour une poétique du signifiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondances corps -corpus : recherche de symptômes linguistiques des pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de grille de lecture des groupes phonétiques du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches submorphémiques de l’espagnol. Pour une poétique du signifiant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE RECOURS À L'EXPERIENCE COMME DÉPASSEMENT DE LA NON-ARBITRARITÉ : VERS UNE EXTENSION DES POTENTIALITÉS DE LA THÉORIE DES MATRICES ET DES ÉTYMONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La submorphologie motivée de Georges Bohas : vers un nouveau paradigme en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470401v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03470390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’expérience comme dépassement de la non-arbitrarité : vers une extension des potentialités de la Théorie des Matrices et des Etymons</w:t>
               </w:r>
@@ -4315,169 +4315,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évolution de la signifiance en diachronie ou l’exploitation des propriétés détectables au niveau submorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une méthode d’analyse (sub-)lexicale incarnée : la théorie de la saillance submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabrielle Le Tallec, Didier Bottineau, Elodie Blestel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submorphémie lexicale et grammaticale : protocoles d’expérimentation et de validation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01631417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la 'théorie de la saillance'. Illustrations par le prisme de trois verbes espagnols sitiar, asediar et cercar (&amp;quot; assiéger &amp;quot;)</w:t>
               </w:r>
@@ -5320,51 +5320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v6i1.336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v2i1.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/10550/59382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04819219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v6i1.336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v2i1.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/10550/59382" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04819219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>