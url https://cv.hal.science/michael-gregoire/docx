--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -125,178 +125,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment traiter le cas des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epilogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction The linguistic signifier: from corporeality to (micro)networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.I-V. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/signifiances.v6i1.336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/signifiances.v6i1.336⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04819427v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03694213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signifiant, signifié, saillance(s) : le signe v(éc)u comme action</w:t>
               </w:r>
@@ -1121,51 +1121,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1224,303 +1224,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesure de l’obsolescence linguistique : quelques indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fin de vie en langue(s) et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Poirier, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las especificidades morfosemánticas de rostro y de cara : un enfoque enaccionista y submorfológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV Congreso Internacional de Lingüística General 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Victoria Escandell-Vidal, Manuel Márquez Cruz et al., Jun 2023, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El francés y el castellano: un enfoque contrastivo, intercultural y didáctico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semana de la francofonía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gloria Cristina Canchalla Carbajal, May 2023, La Molina, Universidad Femenina del Sagrado Común, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualité submorphologique et onomatopées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les onomatopées comme problème de frontières et de linguistique générale ou comment joindre le geste (phonétique &amp; graphique) à la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Pagès, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819504v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04819575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énantiomorphie : un cas particulier d’iconicité submorphologique</w:t>
               </w:r>
@@ -1638,1570 +1638,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde : présentation des recherches et questionnements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systématiques du signifiant dans les langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élodie Blestel (Sorbonne Nouvelle) et Marine Poirier (Lille), Nov 2022, Univertsité Sorbonne Nouvelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construcción del punto de vista sociocultural : análisis contrastivo francés, castellano, portugués e italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congreso de Lingüística General – Sevilla, seminario de lingüística románica contrastiva (coords. Lucía Luque, Floriana Di Gesù y Silvia Betti)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Shires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International EGU 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03470609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction(s) de la forme et du sens : l’exemple de deux poèmes de Ferrán Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporéité et construction du sens dans la poésie visuelle : énaction, perception, expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La submorphologie lexicale et la construction des points de vue culturels : vers la prise en charge de l’expérience et de la variabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submorphologie et épistémiologie dans les langues romanes : réflexions autour des protocoles d’approches et d’analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A trans-language risk dictionary – standardisation and cross-cultural understanding of risk term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clermont Risk Communication Discussion Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie visuelle, submorphémie et énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oubli à l'épreuve du langage : approches submorphémiques de l’espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submorfología léxica y enacción : análisis de algunos casos de emergencia morfosemántica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Lingüística Xeral – Vigo 13-15 de junio de 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vigo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiosemy as semantic (en)action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference LangEnact II / CHIAS V. Meaning without representation: grounding language in sensorimotor coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Odense (University of Southern-Denmark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féminisation en espagnol : De l’aperture phonologique à l’ouverture d’esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En clave femenina / Au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondances corps - corpus : recherche de symptômes linguistiques des pathologies corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études DECLICS II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps au corpus : vers une étude des submorphèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études DECLICS (Dispositif d’Etudes Cliniques sur les Corpus Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corps au corpus : vers une analyse des submorphèmes et des lapsus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE DECLICS 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activations / inhibitions tout au long du continuum « corps-cerveau-monde » : de la saillance musculaire à la saillance sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference Language and Enaction. Sense making, embodiment, interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaël Grégoire, Aurélie Barnabé, Norbert Maïonchi-Pino, Didier Bottineau, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01352869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une application de la « théorie de la saillance submorphologique » à la morphosyntaxe : le cas des déictiques espagnols en aqu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloque International de Linguistique Ibéro-Romane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gestes aux points de vue : lecture de la Théorie Sémiogénétique (TSG) par la Théorie de la Saillance Submorphologique (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Théorie Sémiogénétique : Problématique et prolongements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une répercussion de la consubstantialité « corps-pensée-monde » : le lien entre saillance musculaire et saillance conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes « Penser / Parler (Langue et frontière II) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et perspectives d’une méthode d’analyse (sub-)lexicale incarnée : la “Théorie de la Saillance Submorphologique” (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International SAISIE 2 « Submorphémie lexicale et grammaticale : méthodes d’observation, de description et de classement, protocoles d’expérimentation et de validation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporéité cognitive et motivation du signe lexical. Approche par la Théorie de la Saillance Submorphologique (TSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La motivation corporelle du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontación de los puntos de vista entre el léxico francés y el castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura francoespañola : aspectos contrastivos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaël Grégoire (Université Blaise Pascal, Clermont-Ferrand, FRANCE) et Claude Duée (UNiversité de Castilla La Mancha, ESPAGNE), Oct 2014, Ciudad Real, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment traiter la question des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment traiter la question des paronymes non co-référentiels en linguistique du signifiant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transgression des morphèmes à l'établissement d'une frontière spéculaire : les cas du lunfardo, du vesre et de l'argentin standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude de l'ERIMIT (Rennes 2) : " La langue espagnole : Passer / penser la frontière "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00961302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3211,310 +3336,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Voix du langage. Hommage à Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Bohas, Michaël Grégoire, Emmanuelle Prak-Derrington. ENS Éditions, A paraître, Linguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La submorphologie motivée de Georges Bohas. Vers un nouveau paradigme en sciences du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Alloush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Mihai Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Diab-Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 364 p., 2021, Bibliothèque de Grammaire et de Linguistique, 9782745356246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et contextes, contextes de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3524,1165 +3649,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience multimodale et onomatopée. Proposition d’approche par le niveau submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Pagès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les onomatopées. Comment joindre le geste phonétique et graphique à la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, A paraître, 979-10-320-0544-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirroring opposite meanings in the forms : from enantiosemy to enantiomorphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Monneret; Chris A. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iconicity and analogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience multimodale et onomatopée. Une approche par le niveau submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Pagès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’onomatopée comme problématique en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Provence, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondances corps -corpus : recherche de symptômes linguistiques des pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie visuelle, submorphémie et énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federico Bravo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches submorphémiques de l’espagnol. Pour une poétique du signifiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Correspondances corps -corpus : recherche de symptômes linguistiques des pathologies</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE RECOURS À L'EXPERIENCE COMME DÉPASSEMENT DE LA NON-ARBITRARITÉ : VERS UNE EXTENSION DES POTENTIALITÉS DE LA THÉORIE DES MATRICES ET DES ÉTYMONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La submorphologie motivée de Georges Bohas : vers un nouveau paradigme en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de grille de lecture des groupes phonétiques du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’expérience comme dépassement de la non-arbitrarité : vers une extension des potentialités de la Théorie des Matrices et des Etymons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Leeman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Georges Bohas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02996853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondances corps - corpus : recherche de symptômes linguistiques des pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital : écouter ce qui est dit, décrypter ce qui se dit,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02996884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submorfología léxica y enacción: análisis de algunos casos de emergencia morfosemántica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguaje, paisaje lingüístico y enacción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02330872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une application de la Théorie de la Saillance Submorphologique à la morphosyntaxe : le cas des déictiques espagnols en panchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrystelle Fortineau-Brémond et Elodie Blestel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le signifiant sens dessus dessous. Submorphémie et chronoanalyse en linguistique hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.75-96, 2018, 978-2-35935-224-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la signifiance en diachronie ou l’exploitation des propriétés détectables au niveau submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une méthode d’analyse (sub-)lexicale incarnée : la théorie de la saillance submorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabrielle Le Tallec, Didier Bottineau, Elodie Blestel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submorphémie lexicale et grammaticale : protocoles d’expérimentation et de validation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la 'théorie de la saillance'. Illustrations par le prisme de trois verbes espagnols sitiar, asediar et cercar (&amp;quot; assiéger &amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.D.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, N.D., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle linguistique du signifiant pour le lexique? Le cas particulier de l'énantiosémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphosyntaxe et sémantique espagnoles : théories et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyréférentialité des vocables ganga et cuco(/a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marillaud, Pierre et Gauthier, Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiguïtés dans les discours et dans les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALS - CPST, pp.357-368, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00773277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4692,277 +4817,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un protocole incluant l’approche quantitative en submorphologie et en linguistique contrastive. Séminaire Linguisticando, Université Rennes 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analogie en mouvement : apport de l’énaction pour l’analyse lexicale. Séminaire de la linguistique analogique Paris 4-Sorbonne. 10 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03059064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mio, tuyo, cuyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signifiant et frontières sociolinguistiques : les cas du verlan et du vesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4972,100 +5097,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du signifiant lexical espagnol. Structures, mécanismes, manipulations, potentialités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris-Sorbonne - Paris IV, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00656189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5075,105 +5200,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dénominations du visage en français et en espagnol actuels. Approches énactive, submorphologique et linguistico-culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Rennes 2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04819219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5320,51 +5445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v6i1.336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v2i1.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/10550/59382" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04819219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v6i1.336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v2i1.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/10550/59382" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05609859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Lozano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00926756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04819219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>