--- v0 (2026-03-18)
+++ v1 (2026-05-21)
@@ -1851,217 +1851,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact des attaques distribuées et multi-chemins sur les solutions de sécurité réseaux</w:t>
+                <w:t xml:space="preserve">Large-scale coordinated attacks : Impact on the cloud security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hauspie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France. 8 p</w:t>
+              <w:t xml:space="preserve">The Second International Workshop on Mobile Commerce, Cloud Computing, Network and Communication Security 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palermo, Italy. pp.558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746991v1</w:t>
+                <w:t xml:space="preserve">hal-00723739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale coordinated attacks : Impact on the cloud security</w:t>
+                <w:t xml:space="preserve">Etude de l'impact des attaques distribuées et multi-chemins sur les solutions de sécurité réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hauspie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Workshop on Mobile Commerce, Cloud Computing, Network and Communication Security 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palermo, Italy. pp.558</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723739v1</w:t>
+                <w:t xml:space="preserve">hal-00746991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering pour l'optimisation de la durée de vie des réseaux de capteurs sans fil</w:t>
               </w:r>
@@ -2598,217 +2598,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Detection in Mobile Ad-hoc Networks Using Multiple Disjoint Paths Set</w:t>
+                <w:t xml:space="preserve">Partition Detection in Mobile Ad-hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hauspie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Simplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Objects models and Multimedia technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Switzerland. pp.15</w:t>
+              <w:t xml:space="preserve">Med-Hoc Net 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Mahdia, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616860v1</w:t>
+                <w:t xml:space="preserve">hal-00616862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Detection in Mobile Ad-hoc Networks</w:t>
+                <w:t xml:space="preserve">Partition Detection in Mobile Ad-hoc Networks Using Multiple Disjoint Paths Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hauspie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Simplot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-Hoc Net 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Mahdia, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">International Workshop on Objects models and Multimedia technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Switzerland. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616862v1</w:t>
+                <w:t xml:space="preserve">hal-00616860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2912,51 +2912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hauspie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/2XS" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cristal.univ-lille.fr/%7Ehauspie/?n=Main.HabilitationDirigerDesRecherches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962912v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grimaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2019.102342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Grol&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655003v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTISC54888.2022.9849755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helluy-Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bacara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3195258.3195262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.00016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hauspie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cogniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marseille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milenko Jorgic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Panier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614509v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01104105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/2XS" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cristal.univ-lille.fr/%7Ehauspie/?n=Main.HabilitationDirigerDesRecherches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962912v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grimaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2019.102342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Grol&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655003v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTISC54888.2022.9849755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helluy-Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bacara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3195258.3195262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.00016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hauspie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cogniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marseille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milenko Jorgic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Panier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614509v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01104105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>