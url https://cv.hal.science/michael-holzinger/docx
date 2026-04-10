--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,1238 +100,1238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sol–gel derived GO@SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES sensor for Pb (II) detection: enhanced sensitivity, selectivity, and validation in real samples</w:t>
+                <w:t xml:space="preserve">Electrochemical Detection of Paracetamol in Real Samples Using Sensor Based on a Glassy Carbon Electrode Modified with Chitosan@SiO 2 -APTES Composite: Synthesis, Characterization and Analytical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emna Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 714, pp.164426. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.017521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ada97d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228498v1</w:t>
+                <w:t xml:space="preserve">hal-05158746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a High-Performance Electrochemical Sensor Using ZnO@SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-n-propyl-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-benzotheura-AuNPs for the Selective and Sensitive Detection of Lead Ions in Environmental Samples</w:t>
+                <w:t xml:space="preserve">Electrochemical detection of dopamine with a non-enzymatic sensor based on Au@SiO 2 -APTES composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Moussaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ade47f⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors13030087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158738v1</w:t>
+                <w:t xml:space="preserve">hal-05158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic electrochemical sensor for uric acid based on surfactant-silica-MWCNT nanohybrids functionalized with APTES</w:t>
+                <w:t xml:space="preserve">Graphene oxide-infused hybrid nanocomposite for the targeted and precise simultaneous detection of lead and cadmium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 724, pp.137520. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.114871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158574v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded &amp;quot;Popcorn&amp;quot; Graphite bioelectrocatalytic electrode materials for glucose/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; biofuel cells: A cost-efficient alternative to nanostructured carbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-enzymatic electrochemical sensor for uric acid based on surfactant-silica-MWCNT nanohybrids functionalized with APTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Dhaffouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique M. Buzzetti</w:t>
+                <w:t xml:space="preserve">Pedro A Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anurag Mohanty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Houcine Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120691⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 724, pp.137520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261774v1</w:t>
+                <w:t xml:space="preserve">hal-05158574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of dopamine with a non-enzymatic sensor based on Au@SiO 2 -APTES composite</w:t>
+                <w:t xml:space="preserve">Design of a High-Performance Electrochemical Sensor Using ZnO@SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-n-propyl-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-benzotheura-AuNPs for the Selective and Sensitive Detection of Lead Ions in Environmental Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors13030087⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (6), pp.067520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ade47f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158598v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-infused hybrid nanocomposite for the targeted and precise simultaneous detection of lead and cadmium ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+                <w:t xml:space="preserve">Expanded &amp;quot;Popcorn&amp;quot; Graphite bioelectrocatalytic electrode materials for glucose/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; biofuel cells: A cost-efficient alternative to nanostructured carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique M. Buzzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114871⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244, pp.120691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158661v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Detection of Paracetamol in Real Samples Using Sensor Based on a Glassy Carbon Electrode Modified with Chitosan@SiO 2 -APTES Composite: Synthesis, Characterization and Analytical Applications</w:t>
+                <w:t xml:space="preserve">A sol–gel derived GO@SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES sensor for Pb (II) detection: enhanced sensitivity, selectivity, and validation in real samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Younes Moussaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.017521. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 714, pp.164426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ada97d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158746v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Doped Silica Nanoparticles (ZnO@SiO2) for Enhanced Electrochemical Detection of Cd2+ ions in Real Samples</w:t>
+                <w:t xml:space="preserve">Preparation of ZnO@SiO2-n-propyl-NH2 functionalized with benzoylthiourea-Cu(II) for the simultaneous detection of hydroquinone and catechol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Barhoumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (13), pp.4179. </w:t>
+              <w:t xml:space="preserve">RHAZES: Green and Applied Chemistry journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.01-07. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24134179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48419/IMIST.PRSM/rhazes-v20.52386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660399v1</w:t>
+                <w:t xml:space="preserve">hal-04840987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ZnO@SiO2-n-propyl-NH2 functionalized with benzoylthiourea-Cu(II) for the simultaneous detection of hydroquinone and catechol</w:t>
+                <w:t xml:space="preserve">ZnO Doped Silica Nanoparticles (ZnO@SiO2) for Enhanced Electrochemical Detection of Cd2+ ions in Real Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houcine Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHAZES: Green and Applied Chemistry journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.01-07. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (13), pp.4179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48419/IMIST.PRSM/rhazes-v20.52386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24134179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840987v1</w:t>
+                <w:t xml:space="preserve">hal-04660399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon based nanostructured bio-assemblies for bioelectrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Materials &amp; Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.208-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,90 +1378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, and application of ZnO@SiO2-APTES core-shell composite for selective electrochemical detection of Pb2+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 373, pp.115416. </w:t>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekir Çakıroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiba Jabiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 226, pp.115133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1737,51 +1737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymers and nano-objects, a rational combination for developing health monitoring biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique M Buzzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into carbon nanotube-assisted electro-oxidation of polycyclic aromatic hydrocarbons for mediated bioelectrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique M. Buzzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,1026 +1969,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Contacted Carbon Nanotube Forests by Dip Coating for High‐Performance Biocathodes</w:t>
+                <w:t xml:space="preserve">Photoelectrochemically-assisted biofuel cell constructed by redox complex and g-C3N4 coated MWCNT bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meenakshi Singh</w:t>
+                <w:t xml:space="preserve">Bekir Çakiroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Nolan</w:t>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Tabrizian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Düsberg</w:t>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmut Özacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202001334⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.112601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2020.112601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757995v1</w:t>
+                <w:t xml:space="preserve">hal-02944822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazonium electrografting vs. physical adsorption of Azure A at carbon nanotubes for mediated glucose oxidation with FAD‐GDH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltammetric sensing of recombinant viral dengue virus 2 NS1 based on Au nanoparticle–decorated multiwalled carbon nanotube composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Colomies</w:t>
+                <w:t xml:space="preserve">Quentin Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuta Nishina</w:t>
+                <w:t xml:space="preserve">Xingxing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202000953⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-020-04339-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942871v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemically-assisted biofuel cell constructed by redox complex and g-C3N4 coated MWCNT bioanode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">First Eurasian conference on nanotechnology, Baku, Azerbaijan photoelectrochemically-assisted bioanode constructed by Ru-complex and g-C3N4 coated MWCNT electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekir Çakiroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmut Özacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2020.112601⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2019.12.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944822v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Eurasian conference on nanotechnology, Baku, Azerbaijan photoelectrochemically-assisted bioanode constructed by Ru-complex and g-C3N4 coated MWCNT electrode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Science Perspective in 2020: Current Research and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">Alberto Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmut Özacar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Frackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Koratkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.373-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2019.12.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944836v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric sensing of recombinant viral dengue virus 2 NS1 based on Au nanoparticle–decorated multiwalled carbon nanotube composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized tungsten disulfide nanotubes for dopamine and catechol detection in a tyrosinase-based amperometric biosensor design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Palomar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Lellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00604-020-04339-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9tb01926j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944844v1</w:t>
+                <w:t xml:space="preserve">hal-02402757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Science Perspective in 2020: Current Research and Future Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazonium electrografting vs. physical adsorption of Azure A at carbon nanotubes for mediated glucose oxidation with FAD‐GDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunya Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Colomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bianco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikhil Koratkar</w:t>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Nishina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.055⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.4543-4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202000953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001295v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized tungsten disulfide nanotubes for dopamine and catechol detection in a tyrosinase-based amperometric biosensor design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Functionalization of Contacted Carbon Nanotube Forests by Dip Coating for High‐Performance Biocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tabrizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lellouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georg Düsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.4685-4689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9tb01926j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202001334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402757v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrosynthesis of Pyrenediones on Carbon Nanotube Electrodes for Efficient Electron Transfer with FAD‐dependent Glucose Dehydrogenase in Biofuel Cell Anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique M. Buzzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Marcelo Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3033,1137 +3033,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Commercial and Lab-made MWCNT Buckypaper: Physicochemical Properties and Bioelectrocatalytic O 2 Reduction</w:t>
+                <w:t xml:space="preserve">Carbon nanotube-based flexible biocathode for enzymatic biofuel cells by spray coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohong Chen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Awatef Ben Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201800136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 408, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007116v1</w:t>
+                <w:t xml:space="preserve">hal-02485818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-based flexible biocathode for enzymatic biofuel cells by spray coating</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buckypaper bioelectrodes: emerging materials for implantable and wearable biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.059⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1670 - 1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ee00330k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485818v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards eco-friendly power sources: In series connected glucose biofuel cells power a disposable ovulation test</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the hype surrounding biofuel cells: What's the future of enzymatic fuel cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.09.033⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.148-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01885614v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedimetric quantification of anti-dengue antibodies using functional carbon nanotube deposits validated with blood plasma assays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Towards eco-friendly power sources: In series connected glucose biofuel cells power a disposable ovulation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Marks</w:t>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 274, pp.84 - 90. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 277, pp.360 - 364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847114v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawson-type polyoxometalate nanoclusters confined in a carbon nanotube matrix as efficient redox mediators for enzymatic glucose biofuel cell anodes and glucose biosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+                <w:t xml:space="preserve">Impedimetric quantification of anti-dengue antibodies using functional carbon nanotube deposits validated with blood plasma assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Hmida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.02.060⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.84 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847126v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckypaper bioelectrodes: emerging materials for implantable and wearable biofuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dawson-type polyoxometalate nanoclusters confined in a carbon nanotube matrix as efficient redox mediators for enzymatic glucose biofuel cell anodes and glucose biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gross</w:t>
+                <w:t xml:space="preserve">Brahim Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Holzinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hatem Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ee00330k⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.20 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.02.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014545v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the hype surrounding biofuel cells: What's the future of enzymatic fuel cells?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose oxidase bioanodes for glucose conversion and H 2 O 2 production for horseradish peroxidase biocathodes in a flow through glucose biofuel cell design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392, pp.176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.04.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02007139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose oxidase bioanodes for glucose conversion and H 2 O 2 production for horseradish peroxidase biocathodes in a flow through glucose biofuel cell design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Comparison of Commercial and Lab-made MWCNT Buckypaper: Physicochemical Properties and Bioelectrocatalytic O 2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.04.104⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.1511-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201800136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007133v1</w:t>
+                <w:t xml:space="preserve">hal-02007116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled carbon nanotube layers for impedimetric immunosensors: High performance label free detection and quantification of anti-cholera toxin antibody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4222,103 +4222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Power Buckypaper Biofuel Cell: Exploiting 1,10-Phenanthroline-5,6-dione with FAD-Dependent Dehydrogenase for Catalytically-Powerful Glucose Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (7), pp.4408 - 4416. </w:t>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (27), pp.7774-7778. </w:t>
@@ -4624,103 +4624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly and Stacking of Flow-through Enzymatic Bioelectrodes for High Power Glucose Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (28), pp.23836 - 23842. </w:t>
@@ -4758,64 +4758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic Effects of Combined Nanomaterials for Biosensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,627 +4860,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flotation Assembly of Large-Area Ultrathin MWCNT Nanofilms for Construction of Bioelectrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Hammond</w:t>
+                <w:t xml:space="preserve">Lucie Altamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikchael Holzinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Rengaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anäelle Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano7100342⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644461v1</w:t>
+                <w:t xml:space="preserve">hal-01546112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saravanan Rengaraj</w:t>
+                <w:t xml:space="preserve">Flotation Assembly of Large-Area Ultrathin MWCNT Nanofilms for Construction of Bioelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anäelle Rongier</w:t>
+                <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikchael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano7100342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546112v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Enzymatic versus Electrocatalytic Oxidation of NADH at Carbon-Nanotube Electrodes Modified with Glucose Dehydrogenases: Application in a Bucky-Paper-Based Glucose Enzymatic Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Nicolas Means</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+                <w:t xml:space="preserve">Charuksha Walgama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (12), pp.2058 - 2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02442⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644589v1</w:t>
+                <w:t xml:space="preserve">hal-01644636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic versus Electrocatalytic Oxidation of NADH at Carbon-Nanotube Electrodes Modified with Glucose Dehydrogenases: Application in a Bucky-Paper-Based Glucose Enzymatic Fuel Cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cubic PdNP-based air-breathing cathodes integrated in glucose hybrid biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Means</w:t>
+                <w:t xml:space="preserve">D. Faggion Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charuksha Walgama</w:t>
+                <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+                <w:t xml:space="preserve">F. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Maduro de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201600545⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (19), pp.10433 - 10440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NR01245K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644636v1</w:t>
+                <w:t xml:space="preserve">hal-01644573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on enzymatic glucose/oxygen and hydrogen/oxygen biofuel cells: Achievements and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 325, pp.252 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5508,2916 +5508,2916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic PdNP-based air-breathing cathodes integrated in glucose hybrid biofuel cells</w:t>
+                <w:t xml:space="preserve">Electrocatalytic O 2 Reduction at a Bio-inspired Mononuclear Copper Phenolato Complex Immobilized on a Carbon Nanotube Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faggion Junior</w:t>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haddad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. E. Maduro de Campos</w:t>
+                <w:t xml:space="preserve">Doti Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NR01245K⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (7), pp.2517 - 2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201509593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644573v1</w:t>
+                <w:t xml:space="preserve">hal-01644630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic O 2 Reduction at a Bio-inspired Mononuclear Copper Phenolato Complex Immobilized on a Carbon Nanotube Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyoxometalate [PMo 11 O 39 ] 7− /carbon nanocomposites for sensitive amperometric detection of nitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gentil</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamed Salah Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.402 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.10.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201509593⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644630v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate [PMo 11 O 39 ] 7− /carbon nanocomposites for sensitive amperometric detection of nitrite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.10.192⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (17), pp.2987 - 2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01644723v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Diazonium Functionalisation of Carbon Nanotubes for Specific Orientation of Multicopper Oxidases: Controlling Electron Entry Points and Oxygen Diffusion to the Enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00508⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (30), pp.10494 - 10500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644710v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazonium Functionalisation of Carbon Nanotubes for Specific Orientation of Multicopper Oxidases: Controlling Electron Entry Points and Oxygen Diffusion to the Enzyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Hosting Adamantane in the Substrate Pocket of Laccase: Direct Bioelectrocatalytic Reduction of O 2 on Functionalized Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Le goff</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601377⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.4259 - 4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01644580v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosting Adamantane in the Substrate Pocket of Laccase: Direct Bioelectrocatalytic Reduction of O 2 on Functionalized Carbon Nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+                <w:t xml:space="preserve">Glucose fuel cell based on carbon nanotube-supported pyrene–metalloporphyrin catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf David</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (7), pp.4259 - 4264. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (27), pp.10635 - 10640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6TA04477H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644668v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose fuel cell based on carbon nanotube-supported pyrene–metalloporphyrin catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Hydrazine Electrooxidation with PdNPs and Its Application for a Hybrid Self-Powered Sensor and N 2 H 4 Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faggion Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Marks</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Maduro de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA04477H⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (3), pp.H3052 - H3057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0071703jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644655v1</w:t>
+                <w:t xml:space="preserve">hal-03014832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazine Electrooxidation with PdNPs and Its Application for a Hybrid Self-Powered Sensor and N 2 H 4 Decontamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. E. Maduro de Campos</w:t>
+                <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164 (3), pp.H3052 - H3057. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.1894 - 1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0071703jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014832v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-layer scaffold formation using magnetic attraction between HiPCO® single-walled carbon nanotubes and magnetic nanoparticles: Application for high performance immunosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp.731 - 738. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.73 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651109v1</w:t>
+                <w:t xml:space="preserve">hal-01388118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Recent progress in oxygen-reducing laccase biocathodes for enzymatic biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.941 - 952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-014-1828-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01388118v1</w:t>
+                <w:t xml:space="preserve">hal-01651409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in oxygen-reducing laccase biocathodes for enzymatic biofuel cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Noncovalently Functionalized Monolayer Graphene for Sensitivity Enhancement of Surface Plasmon Resonance Immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tabrizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinéad Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina C. Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-014-1828-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (8), pp.2800 - 2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja511512m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651409v1</w:t>
+                <w:t xml:space="preserve">hal-01651391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncovalently Functionalized Monolayer Graphene for Sensitivity Enhancement of Surface Plasmon Resonance Immunosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wiring Laccase on Covalently Modified Graphene: Carbon Nanotube Assemblies for the Direct Bio-electrocatalytic Reduction of Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja511512m⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (8), pp.3198 - 3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651391v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccase wiring on free-standing electrospun carbon nanofibres using a mediator plug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (78), pp.14574-14577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5CC03906A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrochemical characterization of original “TEMPO” functionalized multiwall carbon nanotube materials: Application to iron (II) detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa-Roxana Popescu Mandoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina-Andreea Amarandei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.131 - 134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically reduced electrospun polyacrilonitrile–carbon nanotube nanofibers hydrogels as electrode material for bioelectrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hugenell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.233 - 238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54, pp.10 - 13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiring Laccase on Covalently Modified Graphene: Carbon Nanotube Assemblies for the Direct Bio-electrocatalytic Reduction of Oxygen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A H2/O2 enzymatic fuel cell as a sustainable power for a wireless device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.216 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201405557⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01651430v1</w:t>
+                <w:t xml:space="preserve">hal-01432198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H2/O2 enzymatic fuel cell as a sustainable power for a wireless device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Holzinger</w:t>
+                <w:t xml:space="preserve">A membraneless air-breathing hydrogen biofuel cell based on direct wiring of thermostable enzymes on carbon nanotube electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne De Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.09.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp. 7447-7450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc02166a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432198v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A membraneless air-breathing hydrogen biofuel cell based on direct wiring of thermostable enzymes on carbon nanotube electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Fully Oriented Bilirubin Oxidase on Porphyrin-Functionalized Carbon Nanotube Electrodes for Electrocatalytic Oxygen Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp. 7447-7450. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (47), pp.16868 - 16873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc02166a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145429v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Oriented Bilirubin Oxidase on Porphyrin-Functionalized Carbon Nanotube Electrodes for Electrocatalytic Oxygen Reduction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Freestanding HRP–GOx redox buckypaper as an oxygen-reducing biocathode for biofuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2069 - 2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5EE01189B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502377⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01651047v1</w:t>
+                <w:t xml:space="preserve">hal-01651043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freestanding HRP–GOx redox buckypaper as an oxygen-reducing biocathode for biofuel cell applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layer-by-layer scaffold formation using magnetic attraction between HiPCO® single-walled carbon nanotubes and magnetic nanoparticles: Application for high performance immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tabrizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.2069 - 2074. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.731 - 738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5EE01189B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651043v1</w:t>
+                <w:t xml:space="preserve">hal-01651109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- to nanostructured poly(pyrrole-nitrilotriacetic acid) films via nanosphere templates: applications to 3D enzyme attachment by affinity interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8477,64 +8477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular immobilization of bio-entities for bioelectrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8575,572 +8575,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freestanding redox buckypaper electrodes from multi-wall carbon nanotubes for bioelectrocatalytic oxygen reduction via mediated electron transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">From gold porphyrins to gold nanoparticles: catalytic nanomaterials for glucose oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duclairoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SC53544D⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.8556-8560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NR02015D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652190v1</w:t>
+                <w:t xml:space="preserve">hal-01066676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent functionalization of carbon nanotubes with boronic acids for the wiring of glycosylated redox enzymes in oxygen-reducing biocathodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Freestanding redox buckypaper electrodes from multi-wall carbon nanotubes for bioelectrocatalytic oxygen reduction via mediated electron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.2885 - 2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SC53544D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TB21846E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652273v1</w:t>
+                <w:t xml:space="preserve">hal-01652190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards glucose biofuel cells implanted in human body for powering artificial organs: Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-covalent functionalization of carbon nanotubes with boronic acids for the wiring of glycosylated redox enzymes in oxygen-reducing biocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (16), pp.2228 - 2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TB21846E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.09.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652513v1</w:t>
+                <w:t xml:space="preserve">hal-01652273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gold porphyrins to gold nanoparticles: catalytic nanomaterials for glucose oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Towards glucose biofuel cells implanted in human body for powering artificial organs: Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (15), pp.8556-8560. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.19 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4NR02015D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066676v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Carbon Nanotube-Based Enzymatic Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9191,90 +9191,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercapacitor/biofuel cell hybrids based on wired enzymes on carbon nanotube matrices: autonomous reloading after high power pulses in neutral buffered glucose solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), pp.1884 - 1888. </w:t>
@@ -9338,64 +9338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall Mcevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9472,77 +9472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Fritea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Haddache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.75 - 78. </w:t>
@@ -9580,64 +9580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomaterials for biosensing applications: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9688,103 +9688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability improvements of electropolymerized polypyrrole films using dissolvable nano-CaCO3 particle templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa-Roxana Popescu Mandoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora-Mihaela Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George-Octavian Buica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (11), </w:t>
@@ -9822,77 +9822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes and nanoparticles based 3D scaffolds for the construction of high performance Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenakshi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Tabrizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,103 +9939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MWCNT-supported phthalocyanine cobalt as air-breathing cathodic catalyst in glucose/O2 fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.24 - 28. </w:t>
@@ -10067,1489 +10067,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient direct oxygen reduction by laccases attached and oriented on pyrene-functionalized polypyrrole/carbon nanotube electrodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prussian blue-functionalised graphene in the amperometric detection of peroxide and hydrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Keeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlene O'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan N. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CC44994G⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01 (01), pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2339547813500052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652623v1</w:t>
+                <w:t xml:space="preserve">hal-01653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prussian blue-functionalised graphene in the amperometric detection of peroxide and hydrazine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrogenerated trisbipyridyl Ru(II)-/nitrilotriacetic-polypyrene copolymer for the easy fabrication of label-free photoelectrochemical immunosensor and aptasensor: Application to the determination of thrombin and anti-cholera toxinantibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wenjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan N. Coleman</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Wang Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2339547813500052⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.556 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653044v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogenerated trisbipyridyl Ru(II)-/nitrilotriacetic-polypyrene copolymer for the easy fabrication of label-free photoelectrochemical immunosensor and aptasensor: Application to the determination of thrombin and anti-cholera toxinantibody</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guo-Wang Diao</w:t>
+                <w:t xml:space="preserve">Impedimetric biosensor for cancer cell detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Seven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.36 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.11.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01652746v1</w:t>
+                <w:t xml:space="preserve">hal-01652820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedimetric biosensor for cancer cell detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Single glucose biofuel cells implanted in rats power electronic devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01652820v1</w:t>
+                <w:t xml:space="preserve">hal-00809303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single glucose biofuel cells implanted in rats power electronic devices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">A double-walled carbon nanotube-based glucose/H2O2 biofuel cell operating under physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.1516. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.105 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep01516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809303v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Immobilization of Laccase on Carbon Nanotube Electrodes Functionalized with (Methylpyrenylaminomethyl)anthraquinone for Direct Electron Reduction of Oxygen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-nanostructured scaffold electrodes based on single-walled carbon nanotubes and nanodiamonds for high performance biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Biloivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.349 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201301043⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01653054v1</w:t>
+                <w:t xml:space="preserve">hal-01652564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power enzymatic biofuel cell based on naphthoquinone-mediated oxidation of glucose by glucose oxidase in a carbon nanotube 3D matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CP50767J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-walled carbon nanotube-based glucose/H2O2 biofuel cell operating under physiological conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular Immobilization of Laccase on Carbon Nanotube Electrodes Functionalized with (Methylpyrenylaminomethyl)anthraquinone for Direct Electron Reduction of Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.05.018⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (28), pp.9371 - 9375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01652573v1</w:t>
+                <w:t xml:space="preserve">hal-01653054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanostructured scaffold electrodes based on single-walled carbon nanotubes and nanodiamonds for high performance biosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient direct oxygen reduction by laccases attached and oriented on pyrene-functionalized polypyrrole/carbon nanotube electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Biloivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (81), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC44994G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01652564v1</w:t>
+                <w:t xml:space="preserve">hal-01652623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of stable mixed ligand Fe2+ complexes on bipyridinyl functionalized electrodes and nanotube supports</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biotin−β-Cyclodextrin: A New Host–Guest System for the Immobilization of Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (49), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (34), pp.12569 - 12574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CC31645E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la301963v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654857v1</w:t>
+                <w:t xml:space="preserve">hal-01654792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin−β-Cyclodextrin: A New Host–Guest System for the Immobilization of Biomolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In situ synthesis of stable mixed ligand Fe2+ complexes on bipyridinyl functionalized electrodes and nanotube supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meenakshi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (34), pp.12569 - 12574. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (49), </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la301963v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CC31645E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654792v1</w:t>
+                <w:t xml:space="preserve">hal-01654857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous electrochemical determination of dopamine and paracetamol based on thin pyrolytic carbon films</w:t>
               </w:r>
@@ -11561,51 +11561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall Mcevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishir Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11669,103 +11669,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct electron transfer between tyrosinase and multi-walled carbon nanotubes for bioelectrocatalytic oxygen reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.19 - 22. </w:t>
@@ -11815,90 +11815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Oxidation of Glucose by Rhodium Porphyrin-Functionalized MWCNT Electrodes: Application to a Fully Molecular Catalyst-Based Glucose/O 2 Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11939,1376 +11939,1376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic biosensors based on SWCNT-conducting polymer electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple functionalization of single-walled carbon nanotubes by dip coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0AN00904K⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), pp.2450 - 2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc03928d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655256v1</w:t>
+                <w:t xml:space="preserve">hal-01655286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene-adamantane-β-cyclodextrin: An efficient host–guest system for the biofunctionalization of SWCNT electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DMF-exfoliated graphene for electrochemical NADH detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Keeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlene O'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaan Roots</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan N. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (7), pp.2571 - 2578. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.02.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1CP20060G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655557v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple functionalization of single-walled carbon nanotubes by dip coating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc03928d⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655286v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMF-exfoliated graphene for electrochemical NADH detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrosynthesized polymers for biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP20060G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cs00090f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655239v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Tris(bispyrene-bipyridine)iron(II): A Supramolecular Bridge for the Biofunctionalization of Carbon Nanotubes via π-Stacking and Pyrene/β-Cyclodextrin Host-Guest Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (37), pp.10216-10221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685244v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tris(bispyrene-bipyridine)iron(II): A Supramolecular Bridge for the Biofunctionalization of Carbon Nanotubes via π-Stacking and Pyrene/β-Cyclodextrin Host-Guest Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Characterization of multi-walled carbon nanotube electrodes functionalized by electropolymerized tris(pyrrole-ether bipyridine) ruthenium (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101283⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (10), pp.3633 - 3640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685229v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multi-walled carbon nanotube electrodes functionalized by electropolymerized tris(pyrrole-ether bipyridine) ruthenium (II)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poly(brilliant cresyl blue) electrogenerated on single-walled carbon nanotubes modified electrode and its application in mediated biosensing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Qi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shou-Nian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Guo Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.11.067⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.14 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2010.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655206v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesized polymers for biosensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional carbon nanotube–polypyrrole–[NiFe] hydrogenase electrodes for the efficient electrocatalytic oxidation of H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cs00090f⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (19), pp.12096 - 12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.06.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655251v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(brilliant cresyl blue) electrogenerated on single-walled carbon nanotubes modified electrode and its application in mediated biosensing system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic biosensors based on SWCNT-conducting polymer electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0AN00904K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2010.09.063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01655551v1</w:t>
+                <w:t xml:space="preserve">hal-01655256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional carbon nanotube–polypyrrole–[NiFe] hydrogenase electrodes for the efficient electrocatalytic oxidation of H2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">Pyrene-adamantane-β-cyclodextrin: An efficient host–guest system for the biofunctionalization of SWCNT electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dementin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+                <w:t xml:space="preserve">Astrid Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rousset</w:t>
+                <w:t xml:space="preserve">Jaan Roots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (19), pp.12096 - 12101. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (7), pp.2571 - 2578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.06.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655637v1</w:t>
+                <w:t xml:space="preserve">hal-01655557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13361,487 +13361,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase electrodes based on the combination of single-walled carbon nanotubes and redox layered double hydroxides: Towards the development of biocathode for biofuel cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhanced Direct Electron Transfer of a Multihemic Nitrite Reductase on Single-walled Carbon Nanotube Modified Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mousty</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José J. G. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.02.033⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (24), pp.2973 - 2978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685307v1</w:t>
+                <w:t xml:space="preserve">hal-01658025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene functionalized single-walled carbon nanotubes as precursors for high performance biosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laccase electrodes based on the combination of single-walled carbon nanotubes and redox layered double hydroxides: Towards the development of biocathode for biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shou-Nian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maaref</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (15), pp.4714-4717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685287v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Direct Electron Transfer of a Multihemic Nitrite Reductase on Single-walled Carbon Nanotube Modified Electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pyrene functionalized single-walled carbon nanotubes as precursors for high performance biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José J. G. Moura</w:t>
+                <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (24), pp.2973 - 2978. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (27), pp.7800-7803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201000363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658025v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Femtomolar Detection of Target DNA by Impedimetric DNA Sensor Based on Poly(pyrrole-nitrilotriacetic acid) Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13899,346 +13899,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Characterization of Biotin Functionalized and Regular Single-Walled Carbon Nanotube Coatings. Application to Amperometric Glucose Biosensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Permeability Improvement of Electropolymerized Polypyrrole Films in Water Using Magnetic Hydrophilic Microbeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shou-Nian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1151⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.NA - NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.200804484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658966v1</w:t>
+                <w:t xml:space="preserve">hal-01659019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability Improvement of Electropolymerized Polypyrrole Films in Water Using Magnetic Hydrophilic Microbeads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Characterization of Biotin Functionalized and Regular Single-Walled Carbon Nanotube Coatings. Application to Amperometric Glucose Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.801 - 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.200804484⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01659019v1</w:t>
+                <w:t xml:space="preserve">hal-01658966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamantane/β-cyclodextrin affinity biosensors based on single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14297,90 +14297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amperometric Biosensors Based on Biotinylated Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.6042 - 6046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14414,90 +14414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent biofunctionalization of single-walled carbon nanotubes via biotin attachment by π-stacking interactions and pyrrole polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 134 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14557,51 +14557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Elena Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (42), pp.5129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14679,51 +14679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invité : Les Biopiles à Glucose etla Bioconversion d’Énergie par les enzymes : d'une thématique de la recherche fondamentale à la création de la start-up BeFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les procédés innovants au service de la bioéconomie et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le pôle de compétitivité "Bioeconomy for change" avec le Réseau des Carnots pour les Produits Biosourcés pour la Bioéconomie (P2B), Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14748,51 +14748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Expanded &amp;quot;popcorn&amp;quot; graphite for bioelectrocatalytic applications - An alternative to carbon nanotubes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN Workshop Franco-Chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14817,51 +14817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invité : Biopiles enzymatiques à glucose : d'une idée à BeFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Thématique L'innovation en électrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14886,51 +14886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Functionalization of Carbon Nanotubes for Bioelectrochemical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paestum, Italy. pp.115-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14958,1015 +14958,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invited: Molecular and Polymeric Assemblies at Carbon Electrodes for Enzymatic Bioelectrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essohanam Beke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Seiya Tsujimuraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Nishina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Peyrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque du Groupe Français de Bioélectrochimie (GFB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">The 5th International Union of Materials Research Societies &amp; International Conference of Young Researchers on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society Japan, Catalysis Society Japan, IUMRS, Aug 2022, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804838v1</w:t>
+                <w:t xml:space="preserve">hal-04838697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Molecular and Polymeric Assemblies at Carbon Electrodes for Enzymatic Bioelectrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essohanam Beke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiya Tsujimuraa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Union of Materials Research Societies &amp; International Conference of Young Researchers on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society Japan, Catalysis Society Japan, IUMRS, Aug 2022, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838697v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
+              <w:t xml:space="preserve">XVIIème colloque du Groupe Français de Bioélectrochimie (GFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799675v1</w:t>
+                <w:t xml:space="preserve">hal-04804838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Carbon Materials for Bioelectrochemical Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote: Nanostructured Carbon Materials for Bioelectrochemical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elecmol 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Subdivision Nanoscience, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">International conference and expo on Nanotechnology and Nanomaterials (Nanotech-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945933v1</w:t>
+                <w:t xml:space="preserve">hal-04888828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Nanostructured Carbon Materials for Bioelectrochemical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference and expo on Nanotechnology and Nanomaterials (Nanotech-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles (BE), Belgium</w:t>
+              <w:t xml:space="preserve">International conference and expo on Nanotechnology and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pages Conferences, Sep 2021, Video-conference, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888828v1</w:t>
+                <w:t xml:space="preserve">hal-04841162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Nanostructured Carbon Materials for Bioelectrochemical Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invited Keynote: From Redox-Active Polymeric Layers to Glyconanoparticles for Enzymatic Bioelectrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules L. Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference and expo on Nanotechnology and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pages Conferences, Sep 2021, Video-conference, Belgium</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Surface Modification for Chemical and Biochemical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Physical Chemistry of the Polish Academy of Sciences, Nov 2021, Online, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841162v1</w:t>
+                <w:t xml:space="preserve">hal-04909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited Keynote: From Redox-Active Polymeric Layers to Glyconanoparticles for Enzymatic Bioelectrocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Invited: Adsorbed, Electrografted, and Polymer-Attached Azines for Mediated Bioelectrocatalysis with FAD-dehydrogenase at CNT Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunya Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Fritea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Surface Modification for Chemical and Biochemical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Physical Chemistry of the Polish Academy of Sciences, Nov 2021, Online, Poland</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of Materials Research Society Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS-J, Dec 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909781v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Adsorbed, Electrografted, and Polymer-Attached Azines for Mediated Bioelectrocatalysis with FAD-dehydrogenase at CNT Electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un biocapteur électrochimique pour le dosage de l’arginine-vasopressine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essohanam Beke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of Materials Research Society Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS-J, Dec 2021, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Rencontres de Chimie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838705v1</w:t>
+                <w:t xml:space="preserve">hal-04804897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un biocapteur électrochimique pour le dosage de l’arginine-vasopressine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Carbon Materials for Bioelectrochemical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Chimie Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
+              <w:t xml:space="preserve">Elecmol 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Subdivision Nanoscience, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804897v1</w:t>
+                <w:t xml:space="preserve">hal-04945933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly flexible paper-based biofuel cells for low-power diposable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au Laboratoire de bioénergétique fondamentale et appliquée (LBFA), UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gières (Domaine Universitaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15985,234 +15985,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès récents sur les biopiles enzymatiques destinés à l'alimentation en énergie électrique des dispositifs médicaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote: Enzymatic Glucose biofuels cells: sustainable power generators with benefits and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique: Biomatériaux et Polymères pour les dispositifs médicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axelera, Jul 2019, Solaize (69), France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Renewable &amp; Non Renewable Energy Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913361v1</w:t>
+                <w:t xml:space="preserve">hal-04888735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Invited: Paper-Based Biofuel Cells to Power Electronics Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules L. Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Biosensor Symposium (EBS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Florence (Italie), Italy</w:t>
+              <w:t xml:space="preserve">PolyNat International Industries Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Polynat, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888513v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopiles à glucose en série pour alimenter des dispositifs jetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PolyNat 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Carnot Polynat, Jun 2019, Tain l'Hermitage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16231,165 +16231,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Paper-Based Biofuel Cells to Power Electronics Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PolyNat International Industries Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Polynat, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd European Biosensor Symposium (EBS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Florence (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910548v1</w:t>
+                <w:t xml:space="preserve">hal-04888513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Biosensor Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16408,178 +16369,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Enzymatic Glucose biofuels cells: sustainable power generators with benefits and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Progrès récents sur les biopiles enzymatiques destinés à l'alimentation en énergie électrique des dispositifs médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules L. Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Renewable &amp; Non Renewable Energy Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Journée Technique: Biomatériaux et Polymères pour les dispositifs médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axelera, Jul 2019, Solaize (69), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888735v1</w:t>
+                <w:t xml:space="preserve">hal-04913361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly and stacking of enzymatic bioelectrodes for high power glucose fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France. pp.79</w:t>
@@ -16640,77 +16640,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded ultraporous graphite electrodes for (bio)electronics devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/EP2024/069105. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16728,77 +16728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linked carbon nanomaterial, its uses and a method for its manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16829,90 +16829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy production and/or storage device comprising a reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021094593A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16930,103 +16930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17044,90 +17044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-cathode fuel biocell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17158,103 +17158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocell with fuel reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2019/234573. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17272,77 +17272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured bioelectrodes for glucose oxidation, from electrogenerated aromatic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17373,103 +17373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à Biocombustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3064821 - 2018-10-05 (BOPI 2018-40). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17519,103 +17519,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedimetric aptasensors: finding the optimal immobilization system for anti-adenosine aptamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'EDCSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17640,90 +17640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Assisted Swelling of Bucky Paper Electrodes for Superbiocapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17765,103 +17765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of different protocols of immobilization of anti-adenosine and anti arginine-vasopressin aptamers for impedimetric biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Symposium on Bioelectrochemistry and Bioenergetics (BES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17918,64 +17918,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Buckypapers for bioelectrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18191,51 +18191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dhaffouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salazar-Carballo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Carinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moussaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ade47f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Salazar-Carballo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Mohanty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Armand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120691" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13030087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ada97d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48419/IMIST.PRSM/rhazes-v20.52386" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44174-023-00109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;ak&#305;ro&#287;lu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiba Jabiyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M Buzzetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Marcelo Girotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nishina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02958d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D&#252;sberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Tanaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Colomies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000953" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;akiro&#287;lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut &#214;zacar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.12.153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frackowiak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Koratkar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boussema" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hmida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ayed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Majdoub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.02.060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00330k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.06.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b00738" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01619565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Hout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Harraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03910G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hammond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikchael Holzinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faggion Junior" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Maduro de Campos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01245K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509593" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q4VB170-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghandour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Belkhiria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.10.192" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19VC5RV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marks" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA04477H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0071703jes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.10.015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1828-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Winters" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina C. Berner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511512m" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Roxana Popescu Mandoc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Andreea Amarandei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP21B3Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.09.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01189B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cernat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sandulescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7135-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00755G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC53544D" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21846E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652513v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066676v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02015D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE43986K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652180v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Keeley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403501r" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00063" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652338v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora-Mihaela Ungureanu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Octavian Buica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55100H" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653044v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene O'Neill" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N. Coleman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547813500052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8TFDG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Biloivan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.05.015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5268D2G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31645E" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301963v" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Rezvani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AY25156F" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654803v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.045" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JV0W2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304589m" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655256v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AN00904K" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655557v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Neumann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Roots" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.02.049" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5C383K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03928d" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655239v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20060G" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zimmerman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101283" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XKLTML7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655206v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.11.067" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768V9MX6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655251v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00090f" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655551v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Qi Xu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Nian Ding" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Shan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Guo Xue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.063" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG81XKQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655637v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.122" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8TGLCF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685307v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.02.033" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXM3FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685287v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.03.021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53ZDGK87-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Silveira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. G. Moura" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000363" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFCXSWZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1151" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659019v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200804484" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45Q3225G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.06.029" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WNJ0PC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1549" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916774a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02529040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B808202B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P2CMNHZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540855v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840862v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841118v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841363v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc57951.2023.10344120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838697v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Tsujimuraa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841162v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909781v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules L. Hammond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838705v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888800v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913361v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888513v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910548v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840822v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888735v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752573v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bloch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886821v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886833v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886908v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886861v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921291v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840921v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thuo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011420v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110570526-001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dhaffouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salazar-Carballo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ada97d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Carinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13030087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114871" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Salazar-Carballo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ade47f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Mohanty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48419/IMIST.PRSM/rhazes-v20.52386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44174-023-00109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;ak&#305;ro&#287;lu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiba Jabiyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M Buzzetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Marcelo Girotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nishina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02958d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;akiro&#287;lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut &#214;zacar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.12.153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frackowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Koratkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Colomies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D&#252;sberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00330k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boussema" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hmida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Majdoub" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.02.060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800136" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b00738" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01619565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Hout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Harraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03910G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hammond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikchael Holzinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faggion Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Maduro de Campos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01245K" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644630v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q4VB170-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghandour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Belkhiria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.10.192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19VC5RV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA04477H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0071703jes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1828-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Winters" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina C. Berner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511512m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Roxana Popescu Mandoc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Andreea Amarandei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP21B3Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.09.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651043v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01189B" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651109v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.10.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cernat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sandulescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7135-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00755G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066676v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02015D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC53544D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21846E" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652513v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE43986K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652180v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Keeley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403501r" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00063" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652338v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora-Mihaela Ungureanu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Octavian Buica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55100H" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene O'Neill" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N. Coleman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547813500052" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652573v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8TFDG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Biloivan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.05.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5268D2G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301963v" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31645E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Rezvani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AY25156F" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654803v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.045" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JV0W2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304589m" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03928d" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655239v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20060G" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00090f" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zimmerman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101283" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XKLTML7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.11.067" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768V9MX6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655551v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Qi Xu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Nian Ding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Shan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Guo Xue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.063" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG81XKQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655637v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.122" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8TGLCF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AN00904K" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Neumann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Roots" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.02.049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5C383K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658025v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Silveira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. G. Moura" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000363" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFCXSWZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685307v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.02.033" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXM3FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.03.021" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53ZDGK87-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200804484" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45Q3225G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1151" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.06.029" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WNJ0PC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1549" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916774a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02529040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B808202B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P2CMNHZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540855v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840862v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841118v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841363v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc57951.2023.10344120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Tsujimuraa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888828v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841162v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules L. Hammond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838705v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945933v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888800v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888513v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840822v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913361v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752573v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bloch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886821v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886833v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886908v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886861v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921291v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840921v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thuo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011420v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110570526-001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>