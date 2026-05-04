--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Detection of Paracetamol in Real Samples Using Sensor Based on a Glassy Carbon Electrode Modified with Chitosan@SiO 2 -APTES Composite: Synthesis, Characterization and Analytical Applications</w:t>
+                <w:t xml:space="preserve">Graphene oxide-infused hybrid nanocomposite for the targeted and precise simultaneous detection of lead and cadmium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Ali</w:t>
+                <w:t xml:space="preserve">Younes Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.017521. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.114871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ada97d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158746v1</w:t>
+                <w:t xml:space="preserve">hal-05158661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of dopamine with a non-enzymatic sensor based on Au@SiO 2 -APTES composite</w:t>
+                <w:t xml:space="preserve">Electrochemical Detection of Paracetamol in Real Samples Using Sensor Based on a Glassy Carbon Electrode Modified with Chitosan@SiO 2 -APTES Composite: Synthesis, Characterization and Analytical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors13030087⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.017521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ada97d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158598v1</w:t>
+                <w:t xml:space="preserve">hal-05158746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-infused hybrid nanocomposite for the targeted and precise simultaneous detection of lead and cadmium ions</w:t>
+                <w:t xml:space="preserve">Electrochemical detection of dopamine with a non-enzymatic sensor based on Au@SiO 2 -APTES composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+                <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soledad Carinelli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180, pp.114871. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors13030087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158661v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic electrochemical sensor for uric acid based on surfactant-silica-MWCNT nanohybrids functionalized with APTES</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro A Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -651,90 +651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a High-Performance Electrochemical Sensor Using ZnO@SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-n-propyl-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-benzotheura-AuNPs for the Selective and Sensitive Detection of Lead Ions in Environmental Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Moussaoui</w:t>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 172 (6), pp.067520. </w:t>
@@ -919,90 +919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sol–gel derived GO@SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES sensor for Pb (II) detection: enhanced sensitivity, selectivity, and validation in real samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 714, pp.164426. </w:t>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ZnO@SiO2-n-propyl-NH2 functionalized with benzoylthiourea-Cu(II) for the simultaneous detection of hydroquinone and catechol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,77 +1183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (13), pp.4179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,77 +1378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, and application of ZnO@SiO2-APTES core-shell composite for selective electrochemical detection of Pb2+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Dhaffouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salazar-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chama Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Carinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1969,425 +1969,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemically-assisted biofuel cell constructed by redox complex and g-C3N4 coated MWCNT bioanode</w:t>
+                <w:t xml:space="preserve">First Eurasian conference on nanotechnology, Baku, Azerbaijan photoelectrochemically-assisted bioanode constructed by Ru-complex and g-C3N4 coated MWCNT electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekir Çakiroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahmut Özacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2020.112601⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2019.12.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944822v1</w:t>
+                <w:t xml:space="preserve">hal-02944836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric sensing of recombinant viral dengue virus 2 NS1 based on Au nanoparticle–decorated multiwalled carbon nanotube composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
+                <w:t xml:space="preserve">Photoelectrochemically-assisted biofuel cell constructed by redox complex and g-C3N4 coated MWCNT bioanode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekir Çakiroğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmut Özacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00604-020-04339-y⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.112601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2020.112601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944844v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Eurasian conference on nanotechnology, Baku, Azerbaijan photoelectrochemically-assisted bioanode constructed by Ru-complex and g-C3N4 coated MWCNT electrode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmut Özacar</w:t>
+                <w:t xml:space="preserve">Voltammetric sensing of recombinant viral dengue virus 2 NS1 based on Au nanoparticle–decorated multiwalled carbon nanotube composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2019.12.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00604-020-04339-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944836v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Science Perspective in 2020: Current Research and Future Challenges</w:t>
               </w:r>
@@ -2507,64 +2507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized tungsten disulfide nanotubes for dopamine and catechol detection in a tyrosinase-based amperometric biosensor design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3033,861 +3033,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-based flexible biocathode for enzymatic biofuel cells by spray coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impedimetric quantification of anti-dengue antibodies using functional carbon nanotube deposits validated with blood plasma assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awatef Ben Tahar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.059⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.84 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485818v1</w:t>
+                <w:t xml:space="preserve">hal-01847114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckypaper bioelectrodes: emerging materials for implantable and wearable biofuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dawson-type polyoxometalate nanoclusters confined in a carbon nanotube matrix as efficient redox mediators for enzymatic glucose biofuel cell anodes and glucose biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gross</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hatem Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ee00330k⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.20 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.02.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014545v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the hype surrounding biofuel cells: What's the future of enzymatic fuel cells?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon nanotube-based flexible biocathode for enzymatic biofuel cells by spray coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Ben Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 408, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007139v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards eco-friendly power sources: In series connected glucose biofuel cells power a disposable ovulation test</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buckypaper bioelectrodes: emerging materials for implantable and wearable biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.09.033⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1670 - 1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ee00330k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01885614v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedimetric quantification of anti-dengue antibodies using functional carbon nanotube deposits validated with blood plasma assays</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the hype surrounding biofuel cells: What's the future of enzymatic fuel cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 274, pp.84 - 90. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.148-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847114v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawson-type polyoxometalate nanoclusters confined in a carbon nanotube matrix as efficient redox mediators for enzymatic glucose biofuel cell anodes and glucose biosensors</w:t>
+                <w:t xml:space="preserve">Towards eco-friendly power sources: In series connected glucose biofuel cells power a disposable ovulation test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Boussema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Hmida</w:t>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Ayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Majdoub</w:t>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 277, pp.360 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.02.060⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847126v1</w:t>
+                <w:t xml:space="preserve">hal-01885614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose oxidase bioanodes for glucose conversion and H 2 O 2 production for horseradish peroxidase biocathodes in a flow through glucose biofuel cell design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4080,90 +4080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled carbon nanotube layers for impedimetric immunosensors: High performance label free detection and quantification of anti-cholera toxin antibody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,64 +4261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (7), pp.4408 - 4416. </w:t>
@@ -4624,103 +4624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly and Stacking of Flow-through Enzymatic Bioelectrodes for High Power Glucose Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (28), pp.23836 - 23842. </w:t>
@@ -4771,51 +4771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic Effects of Combined Nanomaterials for Biosensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5117,51 +5117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic versus Electrocatalytic Oxidation of NADH at Carbon-Nanotube Electrodes Modified with Glucose Dehydrogenases: Application in a Bucky-Paper-Based Glucose Enzymatic Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Means</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Maduro de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,337 +5654,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate [PMo 11 O 39 ] 7− /carbon nanocomposites for sensitive amperometric detection of nitrite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+                <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ghandour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Belkhiria</w:t>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.10.192⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (17), pp.2987 - 2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644723v1</w:t>
+                <w:t xml:space="preserve">hal-01644710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Polyoxometalate [PMo 11 O 39 ] 7− /carbon nanocomposites for sensitive amperometric detection of nitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.402 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.10.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644710v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazonium Functionalisation of Carbon Nanotubes for Specific Orientation of Multicopper Oxidases: Controlling Electron Entry Points and Oxygen Diffusion to the Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,90 +6069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting Adamantane in the Substrate Pocket of Laccase: Direct Bioelectrocatalytic Reduction of O 2 on Functionalized Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6212,51 +6212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose fuel cell based on carbon nanotube-supported pyrene–metalloporphyrin catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,51 +6372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faggion Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Maduro de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,1125 +6595,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">Chemically reduced electrospun polyacrilonitrile–carbon nanotube nanofibers hydrogels as electrode material for bioelectrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hugenell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.04.009⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.233 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388118v1</w:t>
+                <w:t xml:space="preserve">hal-01650925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in oxygen-reducing laccase biocathodes for enzymatic biofuel cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-014-1828-4⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651409v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncovalently Functionalized Monolayer Graphene for Sensitivity Enhancement of Surface Plasmon Resonance Immunosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meenakshi Singh</w:t>
+                <w:t xml:space="preserve">Recent progress in oxygen-reducing laccase biocathodes for enzymatic biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja511512m⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.941 - 952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-014-1828-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651391v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiring Laccase on Covalently Modified Graphene: Carbon Nanotube Assemblies for the Direct Bio-electrocatalytic Reduction of Oxygen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Le goff</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405557⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.73 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651430v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase wiring on free-standing electrospun carbon nanofibres using a mediator plug</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bourourou</w:t>
+                <w:t xml:space="preserve">Noncovalently Functionalized Monolayer Graphene for Sensitivity Enhancement of Surface Plasmon Resonance Immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tabrizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinéad Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina C. Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC03906A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (8), pp.2800 - 2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja511512m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982900v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrochemical characterization of original “TEMPO” functionalized multiwall carbon nanotube materials: Application to iron (II) detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">Wiring Laccase on Covalently Modified Graphene: Carbon Nanotube Assemblies for the Direct Bio-electrocatalytic Reduction of Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.024⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (8), pp.3198 - 3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01651415v1</w:t>
+                <w:t xml:space="preserve">hal-01651430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically reduced electrospun polyacrilonitrile–carbon nanotube nanofibers hydrogels as electrode material for bioelectrochemical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Bourourou</w:t>
+                <w:t xml:space="preserve">Laccase wiring on free-standing electrospun carbon nanofibres using a mediator plug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.026⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (78), pp.14574-14577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC03906A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01650925v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+                <w:t xml:space="preserve">Synthesis and electrochemical characterization of original “TEMPO” functionalized multiwall carbon nanotube materials: Application to iron (II) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Thery</w:t>
+                <w:t xml:space="preserve">Luisa-Roxana Popescu Mandoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+                <w:t xml:space="preserve">Cristina-Andreea Amarandei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54, pp.10 - 13. </w:t>
+              <w:t xml:space="preserve">, 2015, 60, pp.131 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651064v1</w:t>
+                <w:t xml:space="preserve">hal-01651415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A H2/O2 enzymatic fuel cell as a sustainable power for a wireless device</w:t>
               </w:r>
@@ -7751,51 +7751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.216 - 220. </w:t>
@@ -7833,90 +7833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A membraneless air-breathing hydrogen biofuel cell based on direct wiring of thermostable enzymes on carbon nanotube electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne De Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7967,51 +7967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Oriented Bilirubin Oxidase on Porphyrin-Functionalized Carbon Nanotube Electrodes for Electrocatalytic Oxygen Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8109,64 +8109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freestanding HRP–GOx redox buckypaper as an oxygen-reducing biocathode for biofuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8341,793 +8341,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- to nanostructured poly(pyrrole-nitrilotriacetic acid) films via nanosphere templates: applications to 3D enzyme attachment by affinity interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Non-covalent functionalization of carbon nanotubes with boronic acids for the wiring of glycosylated redox enzymes in oxygen-reducing biocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7135-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (16), pp.2228 - 2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TB21846E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652262v1</w:t>
+                <w:t xml:space="preserve">hal-01652273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular immobilization of bio-entities for bioelectrochemical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards glucose biofuel cells implanted in human body for powering artificial organs: Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NJ00755G⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.19 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652418v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gold porphyrins to gold nanoparticles: catalytic nanomaterials for glucose oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Supramolecular immobilization of bio-entities for bioelectrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NR02015D⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (11), pp.5173 - 5180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ00755G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066676v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freestanding redox buckypaper electrodes from multi-wall carbon nanotubes for bioelectrocatalytic oxygen reduction via mediated electron transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+                <w:t xml:space="preserve">Micro- to nanostructured poly(pyrrole-nitrilotriacetic acid) films via nanosphere templates: applications to 3D enzyme attachment by affinity interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Cernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SC53544D⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (4), pp.1141 - 1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7135-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652190v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent functionalization of carbon nanotubes with boronic acids for the wiring of glycosylated redox enzymes in oxygen-reducing biocathodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">From gold porphyrins to gold nanoparticles: catalytic nanomaterials for glucose oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duclairoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (16), pp.2228 - 2232. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.8556-8560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TB21846E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4NR02015D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652273v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards glucose biofuel cells implanted in human body for powering artificial organs: Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Freestanding redox buckypaper electrodes from multi-wall carbon nanotubes for bioelectrocatalytic oxygen reduction via mediated electron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.19 - 23. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.2885 - 2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3SC53544D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652513v1</w:t>
+                <w:t xml:space="preserve">hal-01652190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Carbon Nanotube-Based Enzymatic Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9172,472 +9172,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitor/biofuel cell hybrids based on wired enzymes on carbon nanotube matrices: autonomous reloading after high power pulses in neutral buffered glucose solutions</w:t>
+                <w:t xml:space="preserve">Electrochemical nanopatterning of an electrogenerated photosensitive poly-[trisbipyridinyl-pyrrole ruthenium(II)] metallopolymer by nanosphere lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Agnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Le Goff</w:t>
+                <w:t xml:space="preserve">Luminita Fritea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Reuillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Elouarzaki</w:t>
+                <w:t xml:space="preserve">Fatima Haddache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (6), pp.1884 - 1888. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.75 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3EE43986K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652414v1</w:t>
+                <w:t xml:space="preserve">hal-01652184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical Sensing Properties of Pristine and Functionalized Multilayer Graphene</w:t>
+                <w:t xml:space="preserve">Supercapacitor/biofuel cell hybrids based on wired enzymes on carbon nanotube matrices: autonomous reloading after high power pulses in neutral buffered glucose solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Keeley</w:t>
+                <w:t xml:space="preserve">C. Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niall Mcevoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
+                <w:t xml:space="preserve">B. Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.1807 - 1812. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.1884 - 1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm403501r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3EE43986K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652180v1</w:t>
+                <w:t xml:space="preserve">hal-01652414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical nanopatterning of an electrogenerated photosensitive poly-[trisbipyridinyl-pyrrole ruthenium(II)] metallopolymer by nanosphere lithography</w:t>
+                <w:t xml:space="preserve">Electroanalytical Sensing Properties of Pristine and Functionalized Multilayer Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Fritea</w:t>
+                <w:t xml:space="preserve">Gareth Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Haddache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">Niall Mcevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.75 - 78. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.1807 - 1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2014.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm403501r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652184v1</w:t>
+                <w:t xml:space="preserve">hal-01652180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomaterials for biosensing applications: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9688,64 +9688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability improvements of electropolymerized polypyrrole films using dissolvable nano-CaCO3 particle templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa-Roxana Popescu Mandoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora-Mihaela Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9978,64 +9978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.24 - 28. </w:t>
@@ -10073,51 +10073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prussian blue-functionalised graphene in the amperometric detection of peroxide and hydrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlene O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10220,51 +10220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrogenerated trisbipyridyl Ru(II)-/nitrilotriacetic-polypyrene copolymer for the easy fabrication of label-free photoelectrochemical immunosensor and aptasensor: Application to the determination of thrombin and anti-cholera toxinantibody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Wenjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,90 +10366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedimetric biosensor for cancer cell detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Seven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.36 - 39. </w:t>
@@ -10551,51 +10551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.1516. </w:t>
@@ -10633,77 +10633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double-walled carbon nanotube-based glucose/H2O2 biofuel cell operating under physiological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,77 +10904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power enzymatic biofuel cell based on naphthoquinone-mediated oxidation of glucose by glucose oxidase in a carbon nanotube 3D matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11038,90 +11038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Immobilization of Laccase on Carbon Nanotube Electrodes Functionalized with (Methylpyrenylaminomethyl)anthraquinone for Direct Electron Reduction of Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11184,77 +11184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient direct oxygen reduction by laccases attached and oriented on pyrene-functionalized polypyrrole/carbon nanotube electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11308,597 +11308,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin−β-Cyclodextrin: A New Host–Guest System for the Immobilization of Biomolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ synthesis of stable mixed ligand Fe2+ complexes on bipyridinyl functionalized electrodes and nanotube supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meenakshi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (34), pp.12569 - 12574. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (49), </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la301963v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CC31645E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654792v1</w:t>
+                <w:t xml:space="preserve">hal-01654857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of stable mixed ligand Fe2+ complexes on bipyridinyl functionalized electrodes and nanotube supports</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotin−β-Cyclodextrin: A New Host–Guest System for the Immobilization of Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (49), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (34), pp.12569 - 12574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CC31645E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la301963v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654857v1</w:t>
+                <w:t xml:space="preserve">hal-01654792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous electrochemical determination of dopamine and paracetamol based on thin pyrolytic carbon films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Rezvani</w:t>
+                <w:t xml:space="preserve">Direct electron transfer between tyrosinase and multi-walled carbon nanotubes for bioelectrocatalytic oxygen reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2AY25156F⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.19 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654979v1</w:t>
+                <w:t xml:space="preserve">hal-01654803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct electron transfer between tyrosinase and multi-walled carbon nanotubes for bioelectrocatalytic oxygen reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+                <w:t xml:space="preserve">Simultaneous electrochemical determination of dopamine and paracetamol based on thin pyrolytic carbon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Keeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall Mcevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishir Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Rezvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.045⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2AY25156F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01654803v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Oxidation of Glucose by Rhodium Porphyrin-Functionalized MWCNT Electrodes: Application to a Fully Molecular Catalyst-Based Glucose/O 2 Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11939,187 +11939,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple functionalization of single-walled carbon nanotubes by dip coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of multi-walled carbon nanotube electrodes functionalized by electropolymerized tris(pyrrole-ether bipyridine) ruthenium (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc03928d⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (10), pp.3633 - 3640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655286v1</w:t>
+                <w:t xml:space="preserve">hal-01655206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMF-exfoliated graphene for electrochemical NADH detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlene O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12154,563 +12140,577 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan N. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1CP20060G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple functionalization of single-walled carbon nanotubes by dip coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), pp.2450 - 2452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cc03928d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685244v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesized polymers for biosensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
+                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cs00090f⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655251v1</w:t>
+                <w:t xml:space="preserve">hal-00685244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tris(bispyrene-bipyridine)iron(II): A Supramolecular Bridge for the Biofunctionalization of Carbon Nanotubes via π-Stacking and Pyrene/β-Cyclodextrin Host-Guest Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">Electrosynthesized polymers for biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (37), pp.10216-10221. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201101283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cs00090f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00685229v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multi-walled carbon nanotube electrodes functionalized by electropolymerized tris(pyrrole-ether bipyridine) ruthenium (II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tris(bispyrene-bipyridine)iron(II): A Supramolecular Bridge for the Biofunctionalization of Carbon Nanotubes via π-Stacking and Pyrene/β-Cyclodextrin Host-Guest Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (10), pp.3633 - 3640. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (37), pp.10216-10221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.11.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655206v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(brilliant cresyl blue) electrogenerated on single-walled carbon nanotubes modified electrode and its application in mediated biosensing system</w:t>
               </w:r>
@@ -12842,64 +12842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional carbon nanotube–polypyrrole–[NiFe] hydrogenase electrodes for the efficient electrocatalytic oxidation of H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,51 +12988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic biosensors based on SWCNT-conducting polymer electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13232,603 +13232,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baur</w:t>
+                <w:t xml:space="preserve">Pyrene functionalized single-walled carbon nanotubes as precursors for high performance biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (27), pp.7800-7803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658037v1</w:t>
+                <w:t xml:space="preserve">hal-00685287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Direct Electron Transfer of a Multihemic Nitrite Reductase on Single-walled Carbon Nanotube Modified Electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José J. G. Moura</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (10), pp.1287 - 1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201000363⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658025v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase electrodes based on the combination of single-walled carbon nanotubes and redox layered double hydroxides: Towards the development of biocathode for biofuel cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shou-Nian Ding</w:t>
+                <w:t xml:space="preserve">Enhanced Direct Electron Transfer of a Multihemic Nitrite Reductase on Single-walled Carbon Nanotube Modified Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mousty</w:t>
+                <w:t xml:space="preserve">José J. G. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 195 (15), pp.4714-4717. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (24), pp.2973 - 2978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685307v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene functionalized single-walled carbon nanotubes as precursors for high performance biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+                <w:t xml:space="preserve">Laccase electrodes based on the combination of single-walled carbon nanotubes and redox layered double hydroxides: Towards the development of biocathode for biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shou-Nian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maaref</w:t>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (27), pp.7800-7803. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (15), pp.4714-4717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685287v1</w:t>
+                <w:t xml:space="preserve">hal-00685307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Femtomolar Detection of Target DNA by Impedimetric DNA Sensor Based on Poly(pyrrole-nitrilotriacetic acid) Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13944,51 +13944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shou-Nian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14064,77 +14064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Characterization of Biotin Functionalized and Regular Single-Walled Carbon Nanotube Coatings. Application to Amperometric Glucose Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (5), pp.801 - 805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14162,342 +14162,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantane/β-cyclodextrin affinity biosensors based on single-walled carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
+                <w:t xml:space="preserve">Amperometric Biosensors Based on Biotinylated Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.06.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (10), pp.6042 - 6046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658941v1</w:t>
+                <w:t xml:space="preserve">hal-01658943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric Biosensors Based on Biotinylated Single-Walled Carbon Nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Cosnier</w:t>
+                <w:t xml:space="preserve">Adamantane/β-cyclodextrin affinity biosensors based on single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1128 - 1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent biofunctionalization of single-walled carbon nanotubes via biotin attachment by π-stacking interactions and pyrrole polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 134 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14742,165 +14742,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Expanded &amp;quot;popcorn&amp;quot; graphite for bioelectrocatalytic applications - An alternative to carbon nanotubes?</w:t>
+                <w:t xml:space="preserve">Invité : Biopiles enzymatiques à glucose : d'une idée à BeFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN Workshop Franco-Chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Thématique L'innovation en électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840862v1</w:t>
+                <w:t xml:space="preserve">hal-04841118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invité : Biopiles enzymatiques à glucose : d'une idée à BeFC</w:t>
+                <w:t xml:space="preserve">Invited: Expanded &amp;quot;popcorn&amp;quot; graphite for bioelectrocatalytic applications - An alternative to carbon nanotubes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Thématique L'innovation en électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCF, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IRN Workshop Franco-Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841118v1</w:t>
+                <w:t xml:space="preserve">hal-04840862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Functionalization of Carbon Nanotubes for Bioelectrochemical Applications</w:t>
               </w:r>
@@ -14958,342 +14958,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Molecular and Polymeric Assemblies at Carbon Electrodes for Enzymatic Bioelectrocatalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiya Tsujimuraa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuta Nishina</w:t>
+                <w:t xml:space="preserve">Essohanam Beke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Union of Materials Research Societies &amp; International Conference of Young Researchers on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society Japan, Catalysis Society Japan, IUMRS, Aug 2022, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838697v1</w:t>
+                <w:t xml:space="preserve">hal-04799675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Invited: Molecular and Polymeric Assemblies at Carbon Electrodes for Enzymatic Bioelectrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Peyrin</w:t>
+                <w:t xml:space="preserve">Seiya Tsujimuraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Nishina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Ravelet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
+              <w:t xml:space="preserve">The 5th International Union of Materials Research Societies &amp; International Conference of Young Researchers on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society Japan, Catalysis Society Japan, IUMRS, Aug 2022, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799675v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15620,51 +15620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunya Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Fritea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15719,90 +15719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un biocapteur électrochimique pour le dosage de l’arginine-vasopressine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15985,411 +15985,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Enzymatic Glucose biofuels cells: sustainable power generators with benefits and limitations</w:t>
+                <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Renewable &amp; Non Renewable Energy Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">2nd European Biosensor Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888735v1</w:t>
+                <w:t xml:space="preserve">hal-04840822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Paper-Based Biofuel Cells to Power Electronics Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote: Enzymatic Glucose biofuels cells: sustainable power generators with benefits and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PolyNat International Industries Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Polynat, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Renewable &amp; Non Renewable Energy Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910548v1</w:t>
+                <w:t xml:space="preserve">hal-04888735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopiles à glucose en série pour alimenter des dispositifs jetables</w:t>
+                <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PolyNat 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Polynat, Jun 2019, Tain l'Hermitage, France</w:t>
+              <w:t xml:space="preserve">2nd European Biosensor Symposium (EBS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Florence (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888706v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
+                <w:t xml:space="preserve">Biopiles à glucose en série pour alimenter des dispositifs jetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Biosensor Symposium (EBS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Florence (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Journées PolyNat 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Polynat, Jun 2019, Tain l'Hermitage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888513v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Improved immunosensing using low dimensional carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invited: Paper-Based Biofuel Cells to Power Electronics Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules L. Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Biosensor Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">PolyNat International Industries Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Polynat, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840822v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès récents sur les biopiles enzymatiques destinés à l'alimentation en énergie électrique des dispositifs médicaux</w:t>
               </w:r>
@@ -16401,51 +16401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules L. Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16483,64 +16483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly and stacking of enzymatic bioelectrodes for high power glucose fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16868,51 +16868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021094593A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16930,51 +16930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17083,51 +17083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17158,77 +17158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocell with fuel reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17298,51 +17298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17373,77 +17373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à Biocombustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17519,90 +17519,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedimetric aptasensors: finding the optimal immobilization system for anti-adenosine aptamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17679,51 +17679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17765,90 +17765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of different protocols of immobilization of anti-adenosine and anti arginine-vasopressin aptamers for impedimetric biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18191,51 +18191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dhaffouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salazar-Carballo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ada97d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Carinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13030087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114871" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Salazar-Carballo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ade47f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Mohanty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48419/IMIST.PRSM/rhazes-v20.52386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44174-023-00109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;ak&#305;ro&#287;lu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiba Jabiyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M Buzzetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Marcelo Girotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nishina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02958d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;akiro&#287;lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut &#214;zacar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.12.153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frackowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Koratkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Colomies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D&#252;sberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00330k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boussema" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hmida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Majdoub" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.02.060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800136" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b00738" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01619565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Hout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Harraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03910G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hammond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikchael Holzinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faggion Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Maduro de Campos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01245K" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644630v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q4VB170-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghandour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Belkhiria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.10.192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19VC5RV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA04477H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0071703jes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1828-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Winters" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina C. Berner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511512m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Roxana Popescu Mandoc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Andreea Amarandei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP21B3Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.09.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651043v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01189B" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651109v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.10.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cernat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sandulescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7135-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00755G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066676v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02015D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC53544D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21846E" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652513v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE43986K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652180v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Keeley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403501r" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00063" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652338v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora-Mihaela Ungureanu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Octavian Buica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55100H" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene O'Neill" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N. Coleman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547813500052" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652573v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8TFDG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Biloivan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.05.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5268D2G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301963v" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31645E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Rezvani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AY25156F" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654803v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.045" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JV0W2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304589m" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03928d" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655239v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20060G" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00090f" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zimmerman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101283" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XKLTML7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.11.067" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768V9MX6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655551v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Qi Xu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Nian Ding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Shan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Guo Xue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.063" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG81XKQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655637v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.122" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8TGLCF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AN00904K" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Neumann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Roots" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.02.049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5C383K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658025v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Silveira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. G. Moura" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000363" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFCXSWZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685307v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.02.033" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXM3FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.03.021" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53ZDGK87-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200804484" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45Q3225G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1151" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.06.029" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WNJ0PC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1549" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916774a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02529040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B808202B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P2CMNHZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540855v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840862v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841118v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841363v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc57951.2023.10344120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Tsujimuraa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888828v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841162v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules L. Hammond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838705v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945933v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888800v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888513v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840822v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913361v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752573v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bloch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886821v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886833v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886908v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886861v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921291v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840921v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thuo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011420v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110570526-001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dhaffouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moussaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salazar-Carballo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Carinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114871" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ada97d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13030087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Salazar-Carballo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ade47f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Mohanty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48419/IMIST.PRSM/rhazes-v20.52386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44174-023-00109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;ak&#305;ro&#287;lu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiba Jabiyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M Buzzetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Marcelo Girotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nishina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02958d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir &#199;akiro&#287;lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut &#214;zacar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.12.153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frackowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Koratkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Colomies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D&#252;sberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boussema" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hmida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ayed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Majdoub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.02.060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00330k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800136" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b00738" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01619565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Hout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Harraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03910G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hammond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikchael Holzinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faggion Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Maduro de Campos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01245K" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644630v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q4VB170-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghandour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Belkhiria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.10.192" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19VC5RV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA04477H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0071703jes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1828-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Winters" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina C. Berner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511512m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Roxana Popescu Mandoc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Andreea Amarandei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP21B3Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.09.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651043v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01189B" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651109v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.10.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21846E" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00755G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cernat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sandulescu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7135-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02015D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC53544D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652414v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agnes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE43986K" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Keeley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403501r" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00063" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652338v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora-Mihaela Ungureanu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Octavian Buica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55100H" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene O'Neill" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N. Coleman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547813500052" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652573v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8TFDG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Biloivan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.05.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5268D2G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31645E" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301963v" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.045" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JV0W2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Kumar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Rezvani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AY25156F" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304589m" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.11.067" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768V9MX6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655239v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20060G" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655286v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03928d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655251v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00090f" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685229v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zimmerman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101283" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XKLTML7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655551v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Qi Xu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Nian Ding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Shan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Guo Xue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.063" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG81XKQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655637v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.122" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8TGLCF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AN00904K" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Neumann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Roots" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.02.049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5C383K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685287v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.03.021" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53ZDGK87-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658025v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Silveira" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. G. Moura" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000363" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFCXSWZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685307v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.02.033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXM3FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200804484" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45Q3225G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1151" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658943v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1549" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.06.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WNJ0PC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916774a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02529040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B808202B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P2CMNHZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540855v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841118v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840862v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841363v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc57951.2023.10344120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838697v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Tsujimuraa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888828v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841162v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules L. Hammond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838705v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945933v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888800v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840822v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888735v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888513v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910548v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913361v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752573v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bloch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886821v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886833v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886908v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886861v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921291v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840921v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thuo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011420v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110570526-001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>