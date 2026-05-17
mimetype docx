--- v0 (2026-03-27)
+++ v1 (2026-05-17)
@@ -986,50 +986,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Objets d'analyse pour l'étude des réseaux de parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Houseman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2008 (2), pp.105-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parenté radiographiée. Un nouveau logiciel pour l'analyse des réseaux matrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hamberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1051,139 +1133,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191, pp.107-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00445418v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épouses de mon père. À propos de la polygamie en pays beti</w:t>
               </w:r>
@@ -3176,212 +3176,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dances of Self-Development as a Resource for Participatory Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Houseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazzella di Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah M. Pike; Jone Salomonsen; Jean-Françous Tremlett. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritual and Democracy. Protests, Publics and Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equinox Publishing, pp.115-138, 2020, 978 1 78179 975 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03902351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'orchestration rituelle du partage des émotions et ses ressorts interactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Moisseeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Houseman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Kaufmann; Louis Quéré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions collectives. En quête d’un ‘objet’ impossible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'École des Hautes Études en Sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-168, 2020, Raisons pratiques. Epistémologie, sociologie, théorie sociale, 978-2-7132-2809-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096391v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03902351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mes sorcier mal aimés</w:t>
               </w:r>
@@ -3649,50 +3649,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04572750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Refracting Ritual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Houseman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronald L. Grimes, Ute Hüsken, Udo Simon, Eric Venbrux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritual, Media, and Conflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.255-284, 2011, Oxford Ritual Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinship Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hamberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3718,130 +3791,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Scott &amp; Peter J. Carrington. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sage Handbook of Social Network Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage Publications, pp.533-549, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658667v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00658149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trying to Make a Difference with &amp;quot;Ritual Design</w:t>
               </w:r>
@@ -4414,50 +4414,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taking Sides: Marriage networks and Dravidian Kinship in Lowland South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Houseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R. White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Godelier, Thomas R. Trautman and Franklin E. Tjon Sie Fat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations of Kinship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smithsonian Institution Press, pp.214-243, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Network Mediation of Exchange Structures: Ambilateral Sidedness and Property Flows in Pul Eliya (Sri Lanka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Houseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4470,143 +4556,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.R. White, T. Schweizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinship, Networks and Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.58-88, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119442v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00445342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interactive Basis of Ritual Effectiveness in a Male Initiation Rite</w:t>
               </w:r>
@@ -4834,51 +4834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Kurovskaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fanciulli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cittone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hamberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.40930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Houseman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.40895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazzella di Bosco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Momon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2014.892436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthom&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. White" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas, R. White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096402820200006X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Peneque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.D. de Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22988" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Wierre-Gore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Moisseeff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/29399" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Kurovskaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fanciulli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cittone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hamberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.40930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Houseman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.40895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazzella di Bosco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Momon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2014.892436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthom&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. White" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas, R. White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096402820200006X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Peneque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.D. de Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22988" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Wierre-Gore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Moisseeff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/29399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>