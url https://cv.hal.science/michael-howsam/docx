--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -190,576 +190,576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAGE contributes to persistent sepsis-induced muscle and mitochondrial alterations</w:t>
+                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Romien</w:t>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ducastel</w:t>
+                <w:t xml:space="preserve">Benoit Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dubech</w:t>
+                <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
+                <w:t xml:space="preserve">Raphael Romien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-28645-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400657v1</w:t>
+                <w:t xml:space="preserve">hal-05300295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">RAGE contributes to persistent sepsis-induced muscle and mitochondrial alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brassart</w:t>
+                <w:t xml:space="preserve">Sarah Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourel</w:t>
+                <w:t xml:space="preserve">Arthur Dubech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Romien</w:t>
+                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-28645-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300295v1</w:t>
+                <w:t xml:space="preserve">hal-05400657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maltodextrin-Nanoparticles as a Delivery System for Nasal Vaccines: A Review Article</w:t>
+                <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fasquelle</w:t>
+                <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Scuotto</w:t>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Betbeder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16020247⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453094v1</w:t>
+                <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maltodextrin-Nanoparticles as a Delivery System for Nasal Vaccines: A Review Article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+                <w:t xml:space="preserve">François Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Howsam</w:t>
+                <w:t xml:space="preserve">Angelo Scuotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jacolot</w:t>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16020247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687623v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPIRATION-RELATED VARIATIONS IN CENTRAL VENOUS PRESSURE AS PREDICTORS OF FLUID RESPONSIVENESS IN SPONTANEOUSLY BREATHING PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,90 +849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepsis-like Energy Deficit Is Not Sufficient to Induce Early Muscle Fiber Atrophy and Mitochondrial Dysfunction in a Murine Sepsis Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pierre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1245,1225 +1245,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of trace element concentrations in frozen urine – Effect on different elements of more than 10 years at − 80 °C</w:t>
+                <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hisbergues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Maboudou</w:t>
+                <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127080⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344453v1</w:t>
+                <w:t xml:space="preserve">hal-03673610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High hydrostatic pressure processing of human milk preserves milk oligosaccharides and avoids formation of Maillard reaction products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers of disease in human nails: a comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarahi Jaramillo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Aken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marousez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Tran</w:t>
+                <w:t xml:space="preserve">Joris Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Clinical Laboratory Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408363.2021.1991882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890167v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of disease in human nails: a comprehensive review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of trace element concentrations in frozen urine – Effect on different elements of more than 10 years at − 80 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hisbergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarahi Jaramillo Ortiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Patrice Maboudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Clinical Laboratory Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408363.2021.1991882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.127080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629437v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High hydrostatic pressure processing of human milk preserves milk oligosaccharides and avoids formation of Maillard reaction products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Helou</w:t>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+                <w:t xml:space="preserve">Sarahi Jaramillo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Léa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673610v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Metabolic Dysfunction in Sepsis in a Retrospective Single-Centre Cohort</w:t>
+                <w:t xml:space="preserve">Recent developments in separation methods for enantiomeric ratio determination of amino acids specifically involved in cataract and Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Goutay</w:t>
+                <w:t xml:space="preserve">Christophe Furman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Perche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/3045454⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.116287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344475v2</w:t>
+                <w:t xml:space="preserve">hal-04344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in separation methods for enantiomeric ratio determination of amino acids specifically involved in cataract and Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116287⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344481v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Yu</w:t>
+                <w:t xml:space="preserve">S. Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Predicting fluid responsiveness in non-intubated COVID-19 patients: two methods are better than one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric J Tessier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436066v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting fluid responsiveness in non-intubated COVID-19 patients: two methods are better than one</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Metabolic Dysfunction in Sepsis in a Retrospective Single-Centre Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Caplan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aurelia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Critical Care Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.3045454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00826-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/3045454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344670v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of lactobacillus fermentum me-3 treatment on glycation and diabetes complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,64 +2687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in preparative-scale supercritical fluid- and liquid chromatography for chiral separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Speybrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.116090 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (3), pp.311-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3016,51 +3016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement site of inferior vena cava diameter affects the accuracy with which fluid responsiveness can be predicted in spontaneously breathing patients: a post hoc analysis of two prospective cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Colling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.168. </w:t>
@@ -3163,51 +3163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LepR db/db mice model for studying glycation in the context of diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Behal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Marie Methlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3546,364 +3546,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LepR &amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;db/db&amp;lt;/i&amp;gt;&amp;lt;/sup&amp;gt; mice model for studying glycation in the context of diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Nutritional evaluation of mixed wheat-faba bean pasta in growing rats: impact of protein source and drying temperature on protein digestibility and retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (5), p.496-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114518003586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347846v1</w:t>
+                <w:t xml:space="preserve">hal-01962863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional evaluation of mixed wheat-faba bean pasta in growing rats: impact of protein source and drying temperature on protein digestibility and retention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
+                <w:t xml:space="preserve">The LepR &amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;db/db&amp;lt;/i&amp;gt;&amp;lt;/sup&amp;gt; mice model for studying glycation in the context of diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007114518003586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962863v1</w:t>
+                <w:t xml:space="preserve">hal-04347846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial pressure targets in patients with septic shock and prior hypertension: should we throw SEPSISPAM findings out with the bathwater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Intensive Care Medicine, 44, pp.692-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3937,90 +3937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial pressure targets in patients with septic shock and prior hypertension: should we throw SEPSISPAM findings out with the bathwater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (5), pp.692-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4048,1817 +4048,1817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation de méthodes pour l’analyse de la composition chimique des e-liquides et de leurs e-vapeurs, et comparaison à la fumée de cigarette conventionnelle</w:t>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beauval</w:t>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soyez</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gengler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Grova</w:t>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.039⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344715v1</w:t>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood and urinary levels of metals and metalloids in the general adult population of Northern France: The IMEPOGE study, 2008–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diop</w:t>
+                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Net</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Howsam</w:t>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lencel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Watier</w:t>
+                <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (2), pp.341-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697128v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of Mitochondrial Disorders in Septic Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Criquet</w:t>
+                <w:t xml:space="preserve">Thibault Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dumoulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Remi Neviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4076348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579872v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Mitochondrial Disorders in Septic Cardiomyopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Durand</w:t>
+                <w:t xml:space="preserve">Single and dual cyclodextrins systems for the enantiomeric and diastereoisomeric separations of structurally related dihydropyridone analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Delplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Duburcq</w:t>
+                <w:t xml:space="preserve">Julie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dekeyser</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Corentin Houze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4076348⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (15), pp.1922-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201600536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344705v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and dual cyclodextrins systems for the enantiomeric and diastereoisomeric separations of structurally related dihydropyridone analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Evaluation of Electronic Cigarettes: Multicomponent Analysis of Liquid Refills and their Corresponding Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Delplanques</w:t>
+                <w:t xml:space="preserve">Mélissa Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
+                <w:t xml:space="preserve">Nicolas Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Charton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">Nathalie Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201600536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (8), pp.670-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344712v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood and urinary levels of metals and metalloids in the general adult population of Northern France: The IMEPOGE study, 2008–2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation de méthodes pour l’analyse de la composition chimique des e-liquides et de leurs e-vapeurs, et comparaison à la fumée de cigarette conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Nisse</w:t>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">M. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+                <w:t xml:space="preserve">N. Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Labat</w:t>
+                <w:t xml:space="preserve">N. Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (2), pp.341-363. </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.S33-S34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2016.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344720v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evaluation of Electronic Cigarettes: Multicomponent Analysis of Liquid Refills and their Corresponding Aerosols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Antherieu</w:t>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Soyez</w:t>
+                <w:t xml:space="preserve">S. Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gengler</w:t>
+                <w:t xml:space="preserve">Philippe Lencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Grova</w:t>
+                <w:t xml:space="preserve">Denis Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (8), pp.670-678. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.349-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jat/bkx054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142703v1</w:t>
+                <w:t xml:space="preserve">hal-03697128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current sources of lead exposure and their relative contributions to the blood lead levels in the general adult population of Northern France: The IMEPOGE Study, 2008–2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments traces métalliques et cigarette électronique : développement et validation de méthodes de dosage par ICP-MS pour l’analyse des e-liquides et de leurs aérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+                <w:t xml:space="preserve">M. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.S22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15287394.2016.1149131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352987v1</w:t>
+                <w:t xml:space="preserve">hal-04353192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace element contamination and bioaccumulation in algae (Ulva lactuca), mussels (Perna perna), shrimp (Penaeus kerathurus), and fish (Mugil cephalus, Saratherondon melanotheron) along the Senegalese coast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trace elements in e-liquids - Development and validation of an ICP-MS method for the analysis of electronic cigarette refills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amadou Diouf</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.12.038⟩</w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353182v1</w:t>
+                <w:t xml:space="preserve">hal-04352971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in e-liquids - Development and validation of an ICP-MS method for the analysis of electronic cigarette refills</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">Beryllium in exhaled breath condensate as a biomarker of occupational exposure in a primary aluminum production plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Radauceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Allorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Soyez</w:t>
+                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vacchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.03.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (1), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352971v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments traces métalliques et cigarette électronique : développement et validation de méthodes de dosage par ICP-MS pour l’analyse des e-liquides et de leurs aérosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal variations of trace elements concentrations in liver and muscle of round Sardinelle (Sardinella aurita) and Senegalese sole (Solea senegalensis) along the Senegalese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Soyez</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.758-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.08.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.03.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04353192v1</w:t>
+                <w:t xml:space="preserve">hal-01267710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beryllium in exhaled breath condensate as a biomarker of occupational exposure in a primary aluminum production plant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+                <w:t xml:space="preserve">Current sources of lead exposure and their relative contributions to the blood lead levels in the general adult population of Northern France: The IMEPOGE Study, 2008–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vacchina</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2016.1149131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04353196v1</w:t>
+                <w:t xml:space="preserve">hal-04352987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variations of trace elements concentrations in liver and muscle of round Sardinelle (Sardinella aurita) and Senegalese sole (Solea senegalensis) along the Senegalese coast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Assessment of trace element contamination and bioaccumulation in algae (Ulva lactuca), mussels (Perna perna), shrimp (Penaeus kerathurus), and fish (Mugil cephalus, Saratherondon melanotheron) along the Senegalese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Goossens</w:t>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144, pp.758-766. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (1-2), pp.339-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.08.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267710v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’exposition professionnelle dans les déterminants de la plombémie en population générale adulte du Nord–Pas-de-Calais</w:t>
               </w:r>
@@ -5870,51 +5870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tagne-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,77 +5987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of availability of curcumin inside poly-lactic-co-glycolic acid nanoparticles: impact on antioxidant and antinitrosant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6091,64 +6091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese in exhaled breath condensate: A new marker of exposure to welding fumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,103 +6371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCUPATIONAL AND INDIVIDUAL VARIATION FACTORS OF URINARY AND BLOOD MANGANESE: A CROSS-SECTIONAL STUDY ON 2000 SUBJECTS OF THE GENERAL POPULATION OF NORTH OF FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Clinica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (6), pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,51 +6531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6754,465 +6754,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a nanoparticulate formulation of diminazene to treat African trypanosomiasis</w:t>
+                <w:t xml:space="preserve">Integrated analysis of halogenated organic pollutants in sub-millilitre volumes of venous and umbilical cord blood sera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Kroubi</w:t>
+                <w:t xml:space="preserve">Joan Grimalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Daulouede</w:t>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Karembe</w:t>
+                <w:t xml:space="preserve">Raquel Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jallouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">Mary Rosa Rodrigues de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (50), pp.505102. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (6), pp.2265-2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/50/505102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581986v1</w:t>
+                <w:t xml:space="preserve">hal-04581976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of halogenated organic pollutants in sub-millilitre volumes of venous and umbilical cord blood sera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-Hydroxypyrene and 3-hydroxybenzo[a]pyrene as biomarkers of exposure to PAH in various environmental exposure situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Grimalt</w:t>
+                <w:t xml:space="preserve">Fanny Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Otero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Rosa Rodrigues de Marchi</w:t>
+                <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (5), pp.1166 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.10.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3460-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581976v1</w:t>
+                <w:t xml:space="preserve">hal-01903197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Hydroxypyrene and 3-hydroxybenzo[a]pyrene as biomarkers of exposure to PAH in various environmental exposure situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+                <w:t xml:space="preserve">Development of a nanoparticulate formulation of diminazene to treat African trypanosomiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jeandel</w:t>
+                <w:t xml:space="preserve">Sylvie Daulouede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Hamadi Karembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 408 (5), pp.1166 - 1173. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (50), pp.505102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.10.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903197v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal patterns of cadmium accumulation in Arrhenatherum elatius (Poaceae): Influence of mycorrhizal and endophytic fungal colonisation</w:t>
               </w:r>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine Exposure and Colorectal Cancer Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Grimalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Guinó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of PAH deposition, cycling and storage in a mixed-deciduous (Quercus-Fraxinus) woodland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,530 +8336,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs associated with the leaves of three deciduous tree species. I — Concentrations and profiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Ineson</w:t>
+                <w:t xml:space="preserve">PAHs in the Soils of a Mature, Mixed-Deciduous (Quercus-Fraxinus) Woodland and the Surrounding Pasture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 108 (3), pp.413-424. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (1/4), pp.379-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0269-7491(99)00195-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1005238729571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581633v1</w:t>
+                <w:t xml:space="preserve">hal-04581607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs in the Soils of a Mature, Mixed-Deciduous (Quercus-Fraxinus) Woodland and the Surrounding Pasture.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Ineson</w:t>
+                <w:t xml:space="preserve">PAHs associated with the leaves of three deciduous tree species. I — Concentrations and profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (1/4), pp.379-398. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 108 (3), pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1005238729571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0269-7491(99)00195-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581607v1</w:t>
+                <w:t xml:space="preserve">hal-04581633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis Of SOCs In Vegetation: Influences Of Plant Type And Preparation/ Extraction Technique</w:t>
+                <w:t xml:space="preserve">Temperature dependence of PCBs in the UK atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan L Barber</w:t>
+                <w:t xml:space="preserve">C.J. Halsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth O Thomas</w:t>
+                <w:t xml:space="preserve">B. Gevao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy A Ockenden</w:t>
+                <w:t xml:space="preserve">R.G.M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian EC Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">W.A. Ockenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(98)00288-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581549v1</w:t>
+                <w:t xml:space="preserve">hal-04581594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of PCBs in the UK atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Analysis Of SOCs In Vegetation: Influences Of Plant Type And Preparation/ Extraction Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan L Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth O Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy A Ockenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian EC Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.A. Ockenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40, pp.61-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04581594v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8877,77 +8877,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do early and lifelong exposure to dietary AGEs affect tissue, gut sensitivity, and microbiota in mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,64 +9002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a bovine serum albumin model system for in vitro fortification of N ε -carboxymethyl-lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,77 +9252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary profile of monohydroxylated metabolites of polycyclic aromatic hydrocarbons in different indsutrial activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9416,51 +9416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mazzuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9515,90 +9515,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent studies on air-terrestrial surface ecxchange of POPs in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin C Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert GM Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian EC Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Meeting - American Chemical Society, Division of Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, 1999, Anaheim (CA), United States. pp.451-452</w:t>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rigalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
@@ -9823,51 +9823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Foquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9909,64 +9909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro fortification of Nε-carboxymethyl-lysine in bovine serum albumin model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,51 +10251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6566008F"/>
+    <w:nsid w:val="7246872A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10482,51 +10482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-howsam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6344-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202433986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducastel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dubech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28645-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fasquelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Scuotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16020247" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit ter Schiphorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Laboux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sprenger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo-Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Aken" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Delanghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2021.1991882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344475v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/3045454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116287" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Preau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00826-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Everaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanssens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bakker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00329.2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Speybrouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia May" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15667" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-020-09950-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03288938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bortolotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00786-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02513244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Neve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Behal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Methlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00023-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518003586" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5163-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beauval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duburcq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dekeyser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4076348" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delplanques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Houze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600536" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2016.09.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Soyez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkx054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Dehon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2016.1149131" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.03.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4R58B1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tagne-Fotso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S84760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00127712" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Six" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0MD00183J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581986v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kroubi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jallouli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/50/505102" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HW0ZRD2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Grimalt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Otero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rosa Rodrigues de Marchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3460-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8709W40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Languereau-Leman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Van Haluwyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6C56LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fillmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Francioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0350839" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KV26PL8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;-Ragu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7143" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620220709" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2R4D443-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo Verweij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00370-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCDVGWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jones" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ineson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(00)00268-X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NWZHW07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ockenden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corrigan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0101126" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5347CGTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lohmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0001862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63XZBPDT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ineson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(00)00165-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GC2RKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581633v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(99)00195-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL4T8LX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005238729571" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DM3W2G7S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Barber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O Thomas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Ockenden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian EC Smith" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581594v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Halsall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gevao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.M. Lee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Ockenden" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00288-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRN76XLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Goossens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Jones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert GM Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peters" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49697-7_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-howsam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6344-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202433986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducastel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dubech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28645-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fasquelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Scuotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16020247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit ter Schiphorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Laboux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Aken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Delanghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2021.1991882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sprenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo-Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Preau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00826-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344475v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/3045454" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Everaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanssens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bakker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00329.2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Speybrouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia May" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15667" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-020-09950-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03288938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bortolotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00786-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02513244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Neve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Behal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Methlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00023-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518003586" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5163-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2016.09.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duburcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dekeyser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4076348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delplanques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Houze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600536" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Soyez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkx054" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beauval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.03.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4R58B1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Dehon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2016.1149131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tagne-Fotso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S84760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00127712" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Six" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0MD00183J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Grimalt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Otero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rosa Rodrigues de Marchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3460-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8709W40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kroubi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jallouli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/50/505102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HW0ZRD2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Languereau-Leman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Van Haluwyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6C56LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fillmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Francioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0350839" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KV26PL8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;-Ragu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7143" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620220709" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2R4D443-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo Verweij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00370-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCDVGWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jones" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ineson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(00)00268-X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NWZHW07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ockenden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corrigan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0101126" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5347CGTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lohmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0001862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63XZBPDT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ineson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(00)00165-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GC2RKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005238729571" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DM3W2G7S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(99)00195-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL4T8LX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Halsall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gevao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.M. Lee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Ockenden" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00288-X" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRN76XLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Barber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Ockenden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian EC Smith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Goossens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Jones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert GM Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peters" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49697-7_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>