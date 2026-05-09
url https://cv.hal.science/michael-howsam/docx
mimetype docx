--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -2772,667 +2772,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor for advanced glycation end products is a sensor for cell‐free heme</w:t>
+                <w:t xml:space="preserve">Metabolic transit of dietary advanced glycation end-products - the case of NƐ-carboxymethyllysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia May</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15667⟩</w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10719-020-09950-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344493v1</w:t>
+                <w:t xml:space="preserve">hal-04344535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic transit of dietary advanced glycation end-products - the case of NƐ-carboxymethyllysine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement site of inferior vena cava diameter affects the accuracy with which fluid responsiveness can be predicted in spontaneously breathing patients: a post hoc analysis of two prospective cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bortolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Colling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10719-020-09950-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00786-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344535v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement site of inferior vena cava diameter affects the accuracy with which fluid responsiveness can be predicted in spontaneously breathing patients: a post hoc analysis of two prospective cohorts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Durand</w:t>
+                <w:t xml:space="preserve">The receptor for advanced glycation end products is a sensor for cell‐free heme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Bortolotti</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Colling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Goutay</w:t>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.168. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288 (11), pp.3448-3464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00786-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.15667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288938v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LepR db/db mice model for studying glycation in the context of diabetes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knockout of receptor for advanced glycation end‐products attenuates age‐related renal lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Thibault Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Quersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286260v1</w:t>
+                <w:t xml:space="preserve">hal-04344687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockout of receptor for advanced glycation end‐products attenuates age‐related renal lesions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
+                <w:t xml:space="preserve">The LepR db/db mice model for studying glycation in the context of diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Daroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (2), </w:t>
+              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.e3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acel.12850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344687v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global lung initiative spirometry references in healthy 3-15-year-old french children</w:t>
               </w:r>
@@ -3546,295 +3546,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional evaluation of mixed wheat-faba bean pasta in growing rats: impact of protein source and drying temperature on protein digestibility and retention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
+                <w:t xml:space="preserve">The LepR &amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;db/db&amp;lt;/i&amp;gt;&amp;lt;/sup&amp;gt; mice model for studying glycation in the context of diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114518003586⟩</w:t>
+              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962863v1</w:t>
+                <w:t xml:space="preserve">hal-04347846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LepR &amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;db/db&amp;lt;/i&amp;gt;&amp;lt;/sup&amp;gt; mice model for studying glycation in the context of diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Nutritional evaluation of mixed wheat-faba bean pasta in growing rats: impact of protein source and drying temperature on protein digestibility and retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (5), p.496-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114518003586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347846v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial pressure targets in patients with septic shock and prior hypertension: should we throw SEPSISPAM findings out with the bathwater?</w:t>
               </w:r>
@@ -4048,429 +4048,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+                <w:t xml:space="preserve">Blood and urinary levels of metals and metalloids in the general adult population of Northern France: The IMEPOGE study, 2008–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Criquet</w:t>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dumoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goossens</w:t>
+                <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (2), pp.341-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579872v1</w:t>
+                <w:t xml:space="preserve">hal-04344720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood and urinary levels of metals and metalloids in the general adult population of Northern France: The IMEPOGE study, 2008–2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of Mitochondrial Disorders in Septic Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Nisse</w:t>
+                <w:t xml:space="preserve">Thibault Duburcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">Thibault Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Labat</w:t>
+                <w:t xml:space="preserve">Remi Neviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2016.09.020⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4076348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344720v1</w:t>
+                <w:t xml:space="preserve">hal-04344705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Mitochondrial Disorders in Septic Cardiomyopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Durand</w:t>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Duburcq</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dekeyser</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Neviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/4076348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344705v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and dual cyclodextrins systems for the enantiomeric and diastereoisomeric separations of structurally related dihydropyridone analogues</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Radauceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vacchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5564,103 +5564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current sources of lead exposure and their relative contributions to the blood lead levels in the general adult population of Northern France: The IMEPOGE Study, 2008–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6117,51 +6117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (3), pp.671-680. </w:t>
@@ -6371,51 +6371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCUPATIONAL AND INDIVIDUAL VARIATION FACTORS OF URINARY AND BLOOD MANGANESE: A CROSS-SECTIONAL STUDY ON 2000 SUBJECTS OF THE GENERAL POPULATION OF NORTH OF FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Clinica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (6), pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6773,51 +6773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated analysis of halogenated organic pollutants in sub-millilitre volumes of venous and umbilical cord blood sera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Grimalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7104,51 +7104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Karembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (50), pp.505102. </w:t>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Languereau-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Fillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleine Francioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine Exposure and Colorectal Cancer Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Grimalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,51 +7620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrene metabolism in the springtail Orchesella cincta L. (Collembola, Entomobryidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico van Straalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7723,51 +7723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solvent-free method for spiking terrestrial algae (Desmococcus spp.) with pyrene for use in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudo Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7833,354 +7833,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs associated with the leaves of three deciduous tree species. II: uptake during a growing season</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Further Developments in the Use of Semipermeable Membrane Devices as Passive Air Samplers: Application to PCBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Ockenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Corrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jones</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(00)00268-X⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (22), pp.4536-4543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581889v1</w:t>
+                <w:t xml:space="preserve">hal-04581894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Developments in the Use of Semipermeable Membrane Devices as Passive Air Samplers: Application to PCBs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendy Ockenden</w:t>
+                <w:t xml:space="preserve">PAHs associated with the leaves of three deciduous tree species. II: uptake during a growing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Corrigan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Jones</w:t>
+                <w:t xml:space="preserve">Philip Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (22), pp.4536-4543. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (2), pp.155-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0101126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(00)00268-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581894v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Developments in the Use of Semipermeable Membrane Devices (SPMDs) as Passive Air Samplers for Persistent Organic Pollutants: Field Application in a Spatial Survey of PCDD/Fs and PAHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Corrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Ockenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (12), pp.2576-2582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8342,77 +8342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAHs in the Soils of a Mature, Mixed-Deciduous (Quercus-Fraxinus) Woodland and the Surrounding Pasture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 121 (1/4), pp.379-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8929,51 +8929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
@@ -9252,51 +9252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary profile of monohydroxylated metabolites of polycyclic aromatic hydrocarbons in different indsutrial activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,51 +9935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of PAHs in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin C Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10251,51 +10251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7246872A"/>
+    <w:nsid w:val="92C37B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10482,51 +10482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-howsam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6344-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202433986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducastel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dubech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28645-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fasquelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Scuotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16020247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit ter Schiphorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Laboux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Aken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Delanghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2021.1991882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sprenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo-Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Preau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00826-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344475v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/3045454" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Everaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanssens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bakker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00329.2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Speybrouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia May" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15667" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-020-09950-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03288938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bortolotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00786-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02513244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Neve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Behal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Methlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00023-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518003586" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5163-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2016.09.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duburcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dekeyser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4076348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delplanques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Houze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600536" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Soyez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkx054" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beauval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.03.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4R58B1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Dehon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2016.1149131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tagne-Fotso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S84760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00127712" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Six" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0MD00183J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Grimalt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Otero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rosa Rodrigues de Marchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3460-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8709W40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kroubi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jallouli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/50/505102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HW0ZRD2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Languereau-Leman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Van Haluwyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6C56LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fillmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Francioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0350839" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KV26PL8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;-Ragu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7143" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620220709" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2R4D443-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo Verweij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00370-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCDVGWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jones" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ineson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(00)00268-X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NWZHW07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ockenden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corrigan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0101126" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5347CGTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lohmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0001862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63XZBPDT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ineson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(00)00165-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GC2RKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005238729571" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DM3W2G7S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(99)00195-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL4T8LX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Halsall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gevao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.M. Lee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Ockenden" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00288-X" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRN76XLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Barber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Ockenden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian EC Smith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Goossens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Jones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert GM Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peters" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49697-7_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-howsam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6344-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202433986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducastel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dubech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28645-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fasquelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Scuotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16020247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit ter Schiphorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Laboux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Aken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Delanghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2021.1991882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sprenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo-Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Preau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00826-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344475v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/3045454" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Everaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanssens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bakker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00329.2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Speybrouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-020-09950-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03288938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bortolotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00786-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia May" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15667" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02513244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Neve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Behal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Methlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00023-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518003586" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5163-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2016.09.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344705v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duburcq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dekeyser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4076348" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delplanques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Houze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600536" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Soyez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkx054" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beauval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.03.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4R58B1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Dehon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2016.1149131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tagne-Fotso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S84760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00127712" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Six" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0MD00183J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Grimalt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Otero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rosa Rodrigues de Marchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3460-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8709W40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kroubi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jallouli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/50/505102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HW0ZRD2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Languereau-Leman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Van Haluwyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6C56LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fillmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Francioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0350839" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KV26PL8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;-Ragu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7143" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620220709" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2R4D443-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo Verweij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00370-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCDVGWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ockenden" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corrigan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0101126" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5347CGTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ineson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(00)00268-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NWZHW07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lohmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0001862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63XZBPDT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ineson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(00)00165-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GC2RKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005238729571" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DM3W2G7S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(99)00195-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL4T8LX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Halsall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gevao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.M. Lee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Ockenden" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00288-X" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRN76XLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Barber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Ockenden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian EC Smith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Goossens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Jones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert GM Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peters" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49697-7_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>