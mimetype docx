--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -190,576 +190,576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
+                <w:t xml:space="preserve">RAGE contributes to persistent sepsis-induced muscle and mitochondrial alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brassart</w:t>
+                <w:t xml:space="preserve">Sarah Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourel</w:t>
+                <w:t xml:space="preserve">Arthur Dubech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Romien</w:t>
+                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-28645-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300295v1</w:t>
+                <w:t xml:space="preserve">hal-05400657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAGE contributes to persistent sepsis-induced muscle and mitochondrial alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Romien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ducastel</w:t>
+                <w:t xml:space="preserve">Benoit Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dubech</w:t>
+                <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
+                <w:t xml:space="preserve">Raphael Romien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-28645-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400657v1</w:t>
+                <w:t xml:space="preserve">hal-05300295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
+                <w:t xml:space="preserve">Maltodextrin-Nanoparticles as a Delivery System for Nasal Vaccines: A Review Article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
+                <w:t xml:space="preserve">François Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+                <w:t xml:space="preserve">Angelo Scuotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Howsam</w:t>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jacolot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16020247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687623v1</w:t>
+                <w:t xml:space="preserve">hal-04453094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maltodextrin-Nanoparticles as a Delivery System for Nasal Vaccines: A Review Article</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fasquelle</w:t>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Scuotto</w:t>
+                <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">P. Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Betbeder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16020247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453094v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPIRATION-RELATED VARIATIONS IN CENTRAL VENOUS PRESSURE AS PREDICTORS OF FLUID RESPONSIVENESS IN SPONTANEOUSLY BREATHING PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,90 +849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepsis-like Energy Deficit Is Not Sufficient to Induce Early Muscle Fiber Atrophy and Mitochondrial Dysfunction in a Murine Sepsis Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1245,1225 +1245,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
+                <w:t xml:space="preserve">High hydrostatic pressure processing of human milk preserves milk oligosaccharides and avoids formation of Maillard reaction products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Helou</w:t>
+                <w:t xml:space="preserve">Lucie Marousez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+                <w:t xml:space="preserve">Norbert Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarahi Jaramillo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673610v1</w:t>
+                <w:t xml:space="preserve">hal-03890167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of disease in human nails: a comprehensive review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of trace element concentrations in frozen urine – Effect on different elements of more than 10 years at − 80 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Delanghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hisbergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Maboudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Clinical Laboratory Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408363.2021.1991882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.127080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629437v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of trace element concentrations in frozen urine – Effect on different elements of more than 10 years at − 80 °C</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarkers of disease in human nails: a comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Maboudou</w:t>
+                <w:t xml:space="preserve">Sarahi Jaramillo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Aken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127080⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Clinical Laboratory Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408363.2021.1991882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344453v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High hydrostatic pressure processing of human milk preserves milk oligosaccharides and avoids formation of Maillard reaction products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+                <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarahi Jaramillo-Ortiz</w:t>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tran</w:t>
+                <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (1), pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890167v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in separation methods for enantiomeric ratio determination of amino acids specifically involved in cataract and Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">Assessment of Metabolic Dysfunction in Sepsis in a Retrospective Single-Centre Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Furman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Julien Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116287⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.3045454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/3045454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344481v1</w:t>
+                <w:t xml:space="preserve">hal-04344475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Recent developments in separation methods for enantiomeric ratio determination of amino acids specifically involved in cataract and Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Furman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric J Tessier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.116287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436066v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting fluid responsiveness in non-intubated COVID-19 patients: two methods are better than one</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Preau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00826-4⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344670v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Metabolic Dysfunction in Sepsis in a Retrospective Single-Centre Cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting fluid responsiveness in non-intubated COVID-19 patients: two methods are better than one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Toussaint</w:t>
+                <w:t xml:space="preserve">Morgan Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drumez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Preau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Research and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.3045454. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2021/3045454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344475v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of lactobacillus fermentum me-3 treatment on glycation and diabetes complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,64 +2687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in preparative-scale supercritical fluid- and liquid chromatography for chiral separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Speybrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.116090 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (3), pp.311-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement site of inferior vena cava diameter affects the accuracy with which fluid responsiveness can be predicted in spontaneously breathing patients: a post hoc analysis of two prospective cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Colling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.168. </w:t>
@@ -3144,295 +3144,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockout of receptor for advanced glycation end‐products attenuates age‐related renal lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LepR db/db mice model for studying glycation in the context of diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Teissier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.12850⟩</w:t>
+              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.e3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344687v1</w:t>
+                <w:t xml:space="preserve">hal-03286260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LepR db/db mice model for studying glycation in the context of diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">Knockout of receptor for advanced glycation end‐products attenuates age‐related renal lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Quersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
+                <w:t xml:space="preserve">Maité Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (2), pp.e3103. </w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acel.12850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286260v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global lung initiative spirometry references in healthy 3-15-year-old french children</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Behal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Marie Methlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3565,64 +3565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LepR &amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;db/db&amp;lt;/i&amp;gt;&amp;lt;/sup&amp;gt; mice model for studying glycation in the context of diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347846v1</w:t>
@@ -3820,90 +3820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial pressure targets in patients with septic shock and prior hypertension: should we throw SEPSISPAM findings out with the bathwater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Intensive Care Medicine, 44, pp.692-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3937,90 +3937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial pressure targets in patients with septic shock and prior hypertension: should we throw SEPSISPAM findings out with the bathwater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Preau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (5), pp.692-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4048,1817 +4048,1817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood and urinary levels of metals and metalloids in the general adult population of Northern France: The IMEPOGE study, 2008–2010</w:t>
+                <w:t xml:space="preserve">Développement et validation de méthodes pour l’analyse de la composition chimique des e-liquides et de leurs e-vapeurs, et comparaison à la fumée de cigarette conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Nisse</w:t>
+                <w:t xml:space="preserve">N. Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+                <w:t xml:space="preserve">M. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Labat</w:t>
+                <w:t xml:space="preserve">N. Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2016.09.020⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.S33-S34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344720v1</w:t>
+                <w:t xml:space="preserve">hal-04344715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Mitochondrial Disorders in Septic Cardiomyopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dekeyser</w:t>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Neviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">S. Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4076348⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344705v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Involvement of Mitochondrial Disorders in Septic Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Neviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4076348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579872v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and dual cyclodextrins systems for the enantiomeric and diastereoisomeric separations of structurally related dihydropyridone analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (15), pp.1922-1931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.201600536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evaluation of Electronic Cigarettes: Multicomponent Analysis of Liquid Refills and their Corresponding Aerosols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Soyez</w:t>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gengler</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Grova</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkx054⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142703v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation de méthodes pour l’analyse de la composition chimique des e-liquides et de leurs e-vapeurs, et comparaison à la fumée de cigarette conventionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood and urinary levels of metals and metalloids in the general adult population of Northern France: The IMEPOGE study, 2008–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soyez</w:t>
+                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gengler</w:t>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grova</w:t>
+                <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (2), pp.S33-S34. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (2), pp.341-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344715v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Evaluation of Electronic Cigarettes: Multicomponent Analysis of Liquid Refills and their Corresponding Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diop</w:t>
+                <w:t xml:space="preserve">Sébastien Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Net</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Howsam</w:t>
+                <w:t xml:space="preserve">Mélissa Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lencel</w:t>
+                <w:t xml:space="preserve">Nicolas Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Watier</w:t>
+                <w:t xml:space="preserve">Nathalie Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.349-358. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (8), pp.670-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697128v1</w:t>
+                <w:t xml:space="preserve">hal-03142703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments traces métalliques et cigarette électronique : développement et validation de méthodes de dosage par ICP-MS pour l’analyse des e-liquides et de leurs aérosols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">Current sources of lead exposure and their relative contributions to the blood lead levels in the general adult population of Northern France: The IMEPOGE Study, 2008–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Allorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Soyez</w:t>
+                <w:t xml:space="preserve">Betty Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (2), pp.S22. </w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2016.1149131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353192v1</w:t>
+                <w:t xml:space="preserve">hal-04352987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in e-liquids - Development and validation of an ICP-MS method for the analysis of electronic cigarette refills</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assessment of trace element contamination and bioaccumulation in algae (Ulva lactuca), mussels (Perna perna), shrimp (Penaeus kerathurus), and fish (Mugil cephalus, Saratherondon melanotheron) along the Senegalese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Soyez</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.03.024⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (1-2), pp.339-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352971v1</w:t>
+                <w:t xml:space="preserve">hal-04353182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beryllium in exhaled breath condensate as a biomarker of occupational exposure in a primary aluminum production plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Radauceanu</w:t>
+                <w:t xml:space="preserve">Trace elements in e-liquids - Development and validation of an ICP-MS method for the analysis of electronic cigarette refills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vacchina</w:t>
+                <w:t xml:space="preserve">D. Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.08.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353196v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variations of trace elements concentrations in liver and muscle of round Sardinelle (Sardinella aurita) and Senegalese sole (Solea senegalensis) along the Senegalese coast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Éléments traces métalliques et cigarette électronique : développement et validation de méthodes de dosage par ICP-MS pour l’analyse des e-liquides et de leurs aérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Goossens</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.08.085⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01267710v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current sources of lead exposure and their relative contributions to the blood lead levels in the general adult population of Northern France: The IMEPOGE Study, 2008–2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+                <w:t xml:space="preserve">Beryllium in exhaled breath condensate as a biomarker of occupational exposure in a primary aluminum production plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Radauceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vacchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15287394.2016.1149131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (1), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352987v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace element contamination and bioaccumulation in algae (Ulva lactuca), mussels (Perna perna), shrimp (Penaeus kerathurus), and fish (Mugil cephalus, Saratherondon melanotheron) along the Senegalese coast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal variations of trace elements concentrations in liver and muscle of round Sardinelle (Sardinella aurita) and Senegalese sole (Solea senegalensis) along the Senegalese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Goossens</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Diouf</w:t>
+                <w:t xml:space="preserve">Jean-Francois Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103 (1-2), pp.339-343. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.758-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.12.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353182v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’exposition professionnelle dans les déterminants de la plombémie en population générale adulte du Nord–Pas-de-Calais</w:t>
               </w:r>
@@ -5870,51 +5870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tagne-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,77 +5987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of availability of curcumin inside poly-lactic-co-glycolic acid nanoparticles: impact on antioxidant and antinitrosant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6091,64 +6091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese in exhaled breath condensate: A new marker of exposure to welding fumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,103 +6371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCUPATIONAL AND INDIVIDUAL VARIATION FACTORS OF URINARY AND BLOOD MANGANESE: A CROSS-SECTIONAL STUDY ON 2000 SUBJECTS OF THE GENERAL POPULATION OF NORTH OF FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Tagne-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Clinica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (6), pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,51 +6531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6754,465 +6754,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of halogenated organic pollutants in sub-millilitre volumes of venous and umbilical cord blood sera</w:t>
+                <w:t xml:space="preserve">Development of a nanoparticulate formulation of diminazene to treat African trypanosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Grimalt</w:t>
+                <w:t xml:space="preserve">Maya Kroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daulouede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Karembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mary Rosa Rodrigues de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 396 (6), pp.2265-2272. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (50), pp.505102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3460-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581976v1</w:t>
+                <w:t xml:space="preserve">hal-04581986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Hydroxypyrene and 3-hydroxybenzo[a]pyrene as biomarkers of exposure to PAH in various environmental exposure situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated analysis of halogenated organic pollutants in sub-millilitre volumes of venous and umbilical cord blood sera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jeandel</w:t>
+                <w:t xml:space="preserve">Joan Grimalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Deplanque</w:t>
+                <w:t xml:space="preserve">Raquel Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Rosa Rodrigues de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.10.073⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (6), pp.2265-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903197v1</w:t>
+                <w:t xml:space="preserve">hal-04581976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a nanoparticulate formulation of diminazene to treat African trypanosomiasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Kroubi</w:t>
+                <w:t xml:space="preserve">1-Hydroxypyrene and 3-hydroxybenzo[a]pyrene as biomarkers of exposure to PAH in various environmental exposure situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Daulouede</w:t>
+                <w:t xml:space="preserve">Fanny Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Karembe</w:t>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jallouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Howsam</w:t>
+                <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (50), pp.505102. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (5), pp.1166 - 1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/50/505102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581986v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal patterns of cadmium accumulation in Arrhenatherum elatius (Poaceae): Influence of mycorrhizal and endophytic fungal colonisation</w:t>
               </w:r>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine Exposure and Colorectal Cancer Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Grimalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Guinó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of PAH deposition, cycling and storage in a mixed-deciduous (Quercus-Fraxinus) woodland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,530 +8336,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs in the Soils of a Mature, Mixed-Deciduous (Quercus-Fraxinus) Woodland and the Surrounding Pasture.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Ineson</w:t>
+                <w:t xml:space="preserve">PAHs associated with the leaves of three deciduous tree species. I — Concentrations and profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (1/4), pp.379-398. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 108 (3), pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1005238729571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0269-7491(99)00195-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581607v1</w:t>
+                <w:t xml:space="preserve">hal-04581633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs associated with the leaves of three deciduous tree species. I — Concentrations and profiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Ineson</w:t>
+                <w:t xml:space="preserve">PAHs in the Soils of a Mature, Mixed-Deciduous (Quercus-Fraxinus) Woodland and the Surrounding Pasture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Ineson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 108 (3), pp.413-424. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (1/4), pp.379-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0269-7491(99)00195-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1005238729571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581633v1</w:t>
+                <w:t xml:space="preserve">hal-04581607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of PCBs in the UK atmosphere</w:t>
+                <w:t xml:space="preserve">The Analysis Of SOCs In Vegetation: Influences Of Plant Type And Preparation/ Extraction Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Halsall</w:t>
+                <w:t xml:space="preserve">Jonathan L Barber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gevao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gareth O Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy A Ockenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian EC Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.A. Ockenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40, pp.61-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581594v1</w:t>
+                <w:t xml:space="preserve">hal-04581549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis Of SOCs In Vegetation: Influences Of Plant Type And Preparation/ Extraction Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of PCBs in the UK atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gevao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan L Barber</w:t>
+                <w:t xml:space="preserve">R.G.M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth O Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">W.A. Ockenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(98)00288-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581549v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8877,103 +8877,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do early and lifelong exposure to dietary AGEs affect tissue, gut sensitivity, and microbiota in mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
@@ -9002,64 +9002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a bovine serum albumin model system for in vitro fortification of N ε -carboxymethyl-lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,77 +9252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary profile of monohydroxylated metabolites of polycyclic aromatic hydrocarbons in different indsutrial activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9416,51 +9416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mazzuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9515,90 +9515,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent studies on air-terrestrial surface ecxchange of POPs in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin C Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert GM Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian EC Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Meeting - American Chemical Society, Division of Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, 1999, Anaheim (CA), United States. pp.451-452</w:t>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rigalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
@@ -9823,51 +9823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Foquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9909,77 +9909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro fortification of Nε-carboxymethyl-lysine in bovine serum albumin model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,51 +10251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C37B5D"/>
+    <w:nsid w:val="8C56E619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10482,51 +10482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-howsam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6344-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202433986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducastel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dubech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28645-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fasquelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Scuotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16020247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit ter Schiphorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Laboux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Aken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Delanghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2021.1991882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sprenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo-Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Preau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00826-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344475v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/3045454" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Everaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanssens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bakker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00329.2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Speybrouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-020-09950-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03288938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bortolotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00786-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia May" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15667" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02513244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Neve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Behal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Methlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00023-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518003586" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5163-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2016.09.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344705v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duburcq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dekeyser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4076348" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delplanques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Houze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600536" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Soyez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkx054" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beauval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.03.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4R58B1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Dehon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2016.1149131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tagne-Fotso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S84760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00127712" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Six" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0MD00183J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Grimalt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Otero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rosa Rodrigues de Marchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3460-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8709W40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kroubi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jallouli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/50/505102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HW0ZRD2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Languereau-Leman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Van Haluwyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6C56LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fillmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Francioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0350839" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KV26PL8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;-Ragu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7143" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620220709" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2R4D443-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo Verweij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00370-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCDVGWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ockenden" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corrigan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0101126" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5347CGTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ineson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(00)00268-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NWZHW07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lohmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0001862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63XZBPDT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ineson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(00)00165-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GC2RKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005238729571" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DM3W2G7S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(99)00195-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL4T8LX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Halsall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gevao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.M. Lee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Ockenden" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00288-X" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRN76XLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Barber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Ockenden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian EC Smith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Goossens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Jones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert GM Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peters" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49697-7_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-howsam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6344-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202433986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducastel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dubech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28645-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fasquelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Scuotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16020247" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit ter Schiphorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12040529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Laboux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sprenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo-Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahi Jaramillo Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Aken" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Delanghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2021.1991882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344475v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/3045454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116287" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Preau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00826-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Everaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanssens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bakker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00329.2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Speybrouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-020-09950-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03288938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bortolotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00786-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia May" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15667" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02513244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Neve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Behal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Methlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00023-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518003586" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5163-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beauval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duburcq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dekeyser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4076348" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delplanques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Houze" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600536" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2016.09.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Soyez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkx054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Dehon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2016.1149131" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.03.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4R58B1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tagne-Fotso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S84760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00127712" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Six" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0MD00183J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581986v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kroubi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jallouli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/50/505102" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HW0ZRD2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Grimalt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Otero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rosa Rodrigues de Marchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3460-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8709W40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Languereau-Leman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Van Haluwyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6C56LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fillmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Francioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0350839" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KV26PL8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;-Ragu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7143" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620220709" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2R4D443-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo Verweij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00370-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCDVGWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ockenden" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corrigan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0101126" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5347CGTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ineson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(00)00268-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NWZHW07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lohmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0001862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63XZBPDT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ineson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(00)00165-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GC2RKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581633v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(99)00195-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL4T8LX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005238729571" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DM3W2G7S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Barber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O Thomas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Ockenden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian EC Smith" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581594v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Halsall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gevao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.M. Lee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Ockenden" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00288-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRN76XLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Goossens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Jones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert GM Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peters" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49697-7_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>