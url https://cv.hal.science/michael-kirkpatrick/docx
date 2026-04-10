--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michael Kirkpatrick </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the inception voltage of electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3588794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Initial Charge Conditions on the Slide Electrification of Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Monluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiran Garain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Šutka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3315686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discriminating high temperature fission chamber filled with xenon designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 968, pp.163947. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2412 - 2420. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2861566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01916651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wright meets AD: not all landscapes are adaptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.1166-1169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2004.00847.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00323206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive character displacement is not the only possible outcome of reinforcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.177-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00643.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation by natural and sexual selection: Models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 159 (Suppl. S), pp.S22-S35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/338370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sources become sinks: Migrational meltdown in heterogeneous habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (8), pp.1520-1531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb00672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00342371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de bactériophages MS2 et T4 par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des rayonnements ionisants sur la tension d'amorçage des décharges électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets des décharges partielles dans un câble de puissance pour usage aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Discharge Detection in an Aeronautical Power Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/IEEE Electric Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-5033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de décharges partielles dans un câble aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Elter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Izarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Aeronautical Cables Exposed to Partial Discharges: The Effects of Voltage Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. IEEE, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of partial discharges in a power cable for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electrical Aircraft Towards cleaner aviation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de caractérisation d'un signal électrique impulsionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3118181. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAMBRE A FISSION HAUTE TEMPERATURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3087902. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michael Kirkpatrick </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the inception voltage of electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3588794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Initial Charge Conditions on the Slide Electrification of Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Monluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiran Garain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Šutka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3315686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discriminating high temperature fission chamber filled with xenon designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 968, pp.163947. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2412 - 2420. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2861566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01916651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wright meets AD: not all landscapes are adaptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.1166-1169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2004.00847.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00323206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive character displacement is not the only possible outcome of reinforcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.177-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00643.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation by natural and sexual selection: Models and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 159 (Suppl. S), pp.S22-S35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/338370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sources become sinks: Migrational meltdown in heterogeneous habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (8), pp.1520-1531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb00672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00342371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de bactériophages MS2 et T4 par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des rayonnements ionisants sur la tension d'amorçage des décharges électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets des décharges partielles dans un câble de puissance pour usage aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de décharges partielles dans un câble aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Discharge Detection in an Aeronautical Power Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/IEEE Electric Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-5033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Elter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Izarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Aeronautical Cables Exposed to Partial Discharges: The Effects of Voltage Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. IEEE, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of partial discharges in a power cable for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electrical Aircraft Towards cleaner aviation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de caractérisation d'un signal électrique impulsionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3118181. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAMBRE A FISSION HAUTE TEMPERATURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3087902. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3588794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Monluc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Garain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#352;utka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02988" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00847.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lemmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00643.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00672.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Min Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04424692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karadjian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-5033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda Bonilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riantsoa Rabemarolahy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04254154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lynde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04254178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3588794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Monluc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Garain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#352;utka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02988" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00847.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lemmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00643.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00672.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Min Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04424692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karadjian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-5033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda Bonilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riantsoa Rabemarolahy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04254154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lynde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04254178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>