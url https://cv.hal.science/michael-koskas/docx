--- v0 (2026-03-30)
+++ v1 (2026-05-14)
@@ -66,1314 +66,1738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites sources, grands effets</w:t>
+                <w:t xml:space="preserve">The French Style of Proportionality. Between Judicial Prudence and Administrative Rationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma A. Imparato; Otto Pfersmann; Giacomo Giorgini Pignatiello. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29, </w:t>
+              <w:t xml:space="preserve">The Principle of Proportionality in Asia, Europe, and North America. A Comparative Perspective between the Rule of Law and States of Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15qfm⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Giappichelli Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-154, 2026, 9791221165753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05520553v1</w:t>
+                <w:t xml:space="preserve">hal-05590205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charte de l’environnement devant le Conseil constitutionnel : usages et stratégies des saisines et contributions extérieures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagement, militantisme et droit public : recherche sur les universitaires politisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elise Fraysse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Droit public et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 133-146, LGDJ Lextenso; Institut Francophone pour la Justice et la Démocratie, 2025, 9782370324276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04992050v1</w:t>
+                <w:t xml:space="preserve">halshs-05126052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité de la communication du Conseil constitutionnel. Retour sur la présidence Fabius (2016-2025)</w:t>
+                <w:t xml:space="preserve">Approche sociologique : introduire au droit par ses enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zevounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Altwegg-Boussac. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfdc.144.0995⟩</w:t>
+              <w:t xml:space="preserve">Introduire au droit : regards critiques sur un enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-242, 2021, Colloques &amp; Essais, 978-2-37032-308-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites sources, grands effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15qfm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517455v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05520553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité politique et constitutionnelle de l’année 2023</w:t>
+                <w:t xml:space="preserve">La Charte de l’environnement devant le Conseil constitutionnel : usages et stratégies des saisines et contributions extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Turi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfdc.138.0537⟩</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13h5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04617461v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04992050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la liberté d'association : vers un contrôle a priori de fait ?</w:t>
+                <w:t xml:space="preserve">La spécificité de la communication du Conseil constitutionnel. Retour sur la présidence Fabius (2016-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 144 (4), pp.995-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.144.0995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04696991v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juridictionnaliser pour légitimer. La contribution de Robert Badinter au Conseil constitutionnel</w:t>
+                <w:t xml:space="preserve">L'évolution de la liberté d'association : vers un contrôle a priori de fait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04678096v1</w:t>
+                <w:t xml:space="preserve">halshs-04696991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil constitutionnel par lui-même. Contribution à une analyse de la production du droit</w:t>
+                <w:t xml:space="preserve">Actualité politique et constitutionnelle de l’année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séébold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Turi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138 (2), pp.537-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.138.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04272105v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il tout mettre dans la constitution ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit constitutionnel français. Actualité politique et constitutionnelle de l'année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séébold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Turi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04269277v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Aída Kemelmajer, ancienne juge à Cour Suprème de Justice de Mendoza (1984/2010), docteure honoris causa des universités de Paris XII et Montpellier</w:t>
+                <w:t xml:space="preserve">Juridictionnaliser pour légitimer. La contribution de Robert Badinter au Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.16329⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/capo.013.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04016332v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04678096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à l’urgence environnementale, quelles procédures d’urgence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (1), pp.69-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans d’abrogations avec effet différé. Un usage modulé par le Conseil constitutionnel ?</w:t>
+                <w:t xml:space="preserve">Entretien avec Aída Kemelmajer, ancienne juge à Cour Suprème de Justice de Mendoza (1984/2010), docteure honoris causa des universités de Paris XII et Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.12485⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.16329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03532964v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04016332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérité et pratiques du juge.Une étude de la note du secrétariat général au Conseil constitutionnel.</w:t>
+                <w:t xml:space="preserve">Le Conseil constitutionnel par lui-même. Contribution à une analyse de la production du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.thèse n°08</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04160601v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04272105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dynamisme de la proportionnalité : enjeux de la fragmentation tripartite du principe dans le processus juridictionnel</w:t>
+                <w:t xml:space="preserve">Faut-il tout mettre dans la constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.5352⟩</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 187 (4), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.187.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161121v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04269277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du quotidien au droit ou la compréhension du droit par l’étude du quotidien des juristes</w:t>
+                <w:t xml:space="preserve">Dix ans d’abrogations avec effet différé. Un usage modulé par le Conseil constitutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.12485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161036v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03532964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metaethics of Constitutional Adjudication Bosko Tripkovic Oxford : Oxford University Press, 2017, 245 p</w:t>
+                <w:t xml:space="preserve">Vérité et pratiques du juge.Une étude de la note du secrétariat général au Conseil constitutionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.9688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161134v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04160601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du quotidien au droit ou la compréhension du droit par l’étude du quotidien des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Droit et quotidien, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dynamisme de la proportionnalité : enjeux de la fragmentation tripartite du principe dans le processus juridictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.5352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Metaethics of Constitutional Adjudication Bosko Tripkovic Oxford : Oxford University Press, 2017, 245 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’effet différé de la censure par le Conseil constitutionnel : le point de vue de la Cour EDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.3850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1383,609 +1807,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et politique : ce que révèle le procès de Marine Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05064485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « loi Duplomb » invalidée par le Conseil constitutionnel français. La Charte de l’environnement s’impose face à la réintroduction des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incompatibilité parlementaire sous tension. À propos de l’arrêt du Conseil d’État du 8 novembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04811948v1</w:t>
-              </w:r>
-[...215 lines deleted...]
-                <w:t xml:space="preserve">hal-03287836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Altwegg-Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Lochak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de théorie et d'analyse du droit (Nanterre). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie (IFJD)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, 2021, Colloques &amp; essais, 9782370323088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2132,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koskas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.144.0995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Talon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Turi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.138.0537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.013.0063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.187.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.9688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5352" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ganne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koskas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giappichelli.it/the-principle-of-proportionality-in-asia-europe-and-north-america-9791221118179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ganne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.144.0995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Talon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Turi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.138.0537" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.013.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.187.0055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.9688" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5352" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3850" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>