--- v1 (2026-03-23)
+++ v2 (2026-05-01)
@@ -66,3566 +66,3562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Derivation of a Homogenized Bidomain Model for Pulsed Field Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bihoreau Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 92, pp.104644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2026.104644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368825v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEPS: a cardiac electrophysiology exploration tool for new mathematical models and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Douanla-Lontsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (114), pp.8910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.08910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple model of cardiac mitochondrial respiration with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Suraniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.5758-5789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2021291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Radiation Boundary Conditions for the Helmholtz Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581834v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational helioseismology in the frequency domain: acoustic waves in axisymmetric solar models with flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Notarangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Natalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric radiation boundary conditions for high frequency waves in time-distance helioseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 608 (A109), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622697v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A second-order Cartesian method for the simulation of electropermeabilization cell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisl Weynans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 292, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell membrane permeabilization by 12-ns electric pulses: Not a purely dielectric, but a charge-dependent phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 106, Part B, December 2015, Pages 369–378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical'' Electropermeabilization Modeling at the Cell Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otared Kavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisl Weynans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1-2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-012-0629-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712683v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conducting and permeable states of cell membrane submitted to high voltage pulses: Mathematical and numerical studies validated by the experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Validation of Two Computational Models of Artificial Pacemakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dallax, TX, United States. pp.127-137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis in a Rescaled 0D Pacemaker-Bimembrane Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINC 2024 - Computing In Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Sep 2024, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2024.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computer Model for In Silico Trials on Pacemaker Energy Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Coudière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinC 2024 - 51st international Computing in Cardiology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/cinc.2024.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidomain Model Coupled To A Realistic Multi-Electrode Device In Cardiac Electrophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2024 - Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Bois-Plage-en-Ré, Île de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stimulation threshold in a 3D model of a pacemaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPH 2024 - Conference Data-Driven Simulation Technologies for Clinical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VPH Institute, Sep 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of cardiac pacing devices: modeling and validation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAM 2023 - Workshop on Cardiovascular Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cardiac Stimulation by a Pacemaker, with Accurate Tissue-Electrode Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard D Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dhiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH 2023 - 12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villeurbanne (Lyon), France. pp.194-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis for Uncertain Parameters Applied to a Cardiac Mitochondrial Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Suraniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinC 2020 - Computing in cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rimini / Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamical Fluxes for the Modeling of Cardiac Mitochondrial Calcium Handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diolez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinC 2019 - Computing In Cardiology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959751v1</w:t>
-              </w:r>
-[...1573 lines deleted...]
-                <w:t xml:space="preserve">hal-05368825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Scale Convergence of a Microscopic Bidomain Model for Cardiac Ablation by Pulsed Electric Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling and Simulations of Pulsed Field Ablation for Cardiac Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2024 - 46ème Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Le-Bois-Plage-en-Ré, France</w:t>
+              <w:t xml:space="preserve">WC2024 - 5th World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847482v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling and Simulations of Pulsed Field Ablation for Cardiac Ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Two-Scale Convergence of a Microscopic Bidomain Model for Cardiac Ablation by Pulsed Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WC2024 - 5th World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy. pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">CANUM 2024 - 46ème Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le-Bois-Plage-en-Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847693v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From experimental data to 3D realistic simulations: a pacemaker example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard D Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIRYConnect 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Pessac (Bordeaux), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cardiac Stimulation by a Pacemaker, with Accurate Tissue-Electrode Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard D Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH 2023 - 12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Pulsed Electric Field Cardiac Ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Caluori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAM - Workshop 4 "Modeling and simulation of ablation treatments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized numerical simulations of cardiac electrical stimulation devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'EDMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3635,424 +3631,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G. Notarangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Natalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8939, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting and Permeable States of Cell Membrane Submitted to High Voltage Pulses. Mathematical and Numerical Studies Validated by the Experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8496, Inria Bordeaux Sud-Ouest; INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell scale modeling of electropermeabilization by periodic pulses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8545, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second-order Cartesian method for the simulation of electropermeabilization cell models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisl Weynans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8302, INRIA Bordeaux; INRIA. 2013, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4199,51 +4195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pannetier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ravon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feuerstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baretta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2024.235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhiver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299233v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Calvez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Douanla-Lontsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau-Duchemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349522v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Notarangelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau Duchemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2026.104644" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pannetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Douanla-Lontsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCRHPBQ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ravon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feuerstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2024.235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhiver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299233v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349522v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Notarangelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>