--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -749,671 +749,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
+                <w:t xml:space="preserve">Atmospheric radiation boundary conditions for high frequency waves in time-distance helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S Leguèbe</w:t>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Notarangelo</w:t>
+                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Twarogowska</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.11.015⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 608 (A109), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412380v1</w:t>
+                <w:t xml:space="preserve">hal-01622697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric radiation boundary conditions for high frequency waves in time-distance helioseismology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical model for transport of DNA plasmids from the external medium up to the nucleus by electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fournier</w:t>
+                <w:t xml:space="preserve">Maria Grazia Notarangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris S. Hanson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Natalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 608 (A109), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622697v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-order Cartesian method for the simulation of electropermeabilization cell models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
+                <w:t xml:space="preserve">Cell membrane permeabilization by 12-ns electric pulses: Not a purely dielectric, but a charge-dependent phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisl Weynans</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 106, Part B, December 2015, Pages 369–378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158377v1</w:t>
+                <w:t xml:space="preserve">hal-01203284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell membrane permeabilization by 12-ns electric pulses: Not a purely dielectric, but a charge-dependent phenomenon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leray</w:t>
+                <w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203284v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">A second-order Cartesian method for the simulation of electropermeabilization cell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisl Weynans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 292, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153095v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical'' Electropermeabilization Modeling at the Cell Scale</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisl Weynans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (1-2), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1529,51 +1529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting and permeable states of cell membrane submitted to high voltage pulses: Mathematical and numerical studies validated by the experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,103 +2770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
@@ -3137,402 +3137,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From experimental data to 3D realistic simulations: a pacemaker example</w:t>
+                <w:t xml:space="preserve">Modeling Cardiac Stimulation by a Pacemaker, with Accurate Tissue-Electrode Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard D Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIRYConnect 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Pessac (Bordeaux), France. 2023</w:t>
+              <w:t xml:space="preserve">FIMH 2023 - 12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384800v1</w:t>
+                <w:t xml:space="preserve">hal-04384661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Cardiac Stimulation by a Pacemaker, with Accurate Tissue-Electrode Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pannetier</w:t>
+                <w:t xml:space="preserve">Mathematical Modeling of Pulsed Electric Field Cardiac Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Caluori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2023 - 12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeurbanne (Lyon), France</w:t>
+              <w:t xml:space="preserve">RICAM - Workshop 4 "Modeling and simulation of ablation treatments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384661v1</w:t>
+                <w:t xml:space="preserve">hal-04389083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Pulsed Electric Field Cardiac Ablation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jaïs</w:t>
+                <w:t xml:space="preserve">From experimental data to 3D realistic simulations: a pacemaker example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICAM - Workshop 4 "Modeling and simulation of ablation treatments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Linz, Austria</w:t>
+              <w:t xml:space="preserve">LIRYConnect 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Pessac (Bordeaux), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389083v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized numerical simulations of cardiac electrical stimulation devices</w:t>
               </w:r>
@@ -3671,64 +3671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G. Notarangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Natalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,64 +3776,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting and Permeable States of Cell Membrane Submitted to High Voltage Pulses. Mathematical and Numerical Studies Validated by the Experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisl Weynans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8302, INRIA Bordeaux; INRIA. 2013, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4195,51 +4195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau Duchemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2026.104644" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pannetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Douanla-Lontsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCRHPBQ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ravon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feuerstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2024.235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhiver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299233v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349522v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Notarangelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368825v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau Duchemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2026.104644" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pannetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Douanla-Lontsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581834v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gizon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622697v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Legu&#232;be" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Hanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Legu&#232;be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Notarangelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.11.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCRHPBQ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712683v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0629-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leguebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STWQSRWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ravon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feuerstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2024.235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhiver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299233v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bihoreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caluori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349522v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Notarangelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>