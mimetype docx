--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -844,330 +844,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflection coefficient for isotropic multilayered structures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loukkal</w:t>
+                <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lematre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106099⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018520v1</w:t>
+                <w:t xml:space="preserve">hal-03185639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Lematre</w:t>
+                <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflection coefficient for isotropic multilayered structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loukkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Ul</w:t>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.106099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2940109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185639v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Electromechanical Behavior of Barium Titanate Under Mechanical Stress and Comparison With Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loukkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3152,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3510,51 +3510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association Vétérinaire Equine Française (AVEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AE6EF09"/>
+    <w:nsid w:val="6D5095A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-lematre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-0397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16702423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clezio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.665" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourcelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1NMCTX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benmehrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(02)00010-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SX2W03-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(01)00051-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MSL9JPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Defontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-lematre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-0397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16702423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clezio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.665" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourcelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1NMCTX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benmehrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(02)00010-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SX2W03-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(01)00051-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MSL9JPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Defontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>