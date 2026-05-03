--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4285,51 +4285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D5095A9"/>
+    <w:nsid w:val="C27C8D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>