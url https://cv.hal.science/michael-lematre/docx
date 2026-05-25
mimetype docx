--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -199,325 +199,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phased array approach to generate guided waves and extract phase velocities using the V(z) method</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of archeological ceramic samples: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Lematre</w:t>
+                <w:t xml:space="preserve">Yara Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107686⟩</w:t>
+              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09349847.2025.2550940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115423v1</w:t>
+                <w:t xml:space="preserve">hal-05317936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of archeological ceramic samples: A preliminary study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phased array approach to generate guided waves and extract phase velocities using the V(z) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Husi</w:t>
+                <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (4), pp.177-192. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.107686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09349847.2025.2550940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05317936v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Elastic Parameters of Thin Layers Used in Paintings by Air-Coupled Ultrasound Transmission Measurements Under Varying Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.126 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -551,64 +551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Guided Wave Detection and Measurement in Buried Layers of Multilayered Structures Using a New Design of V(z) Acoustic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.996-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmented line-focused V(z) transducer for enhancement of guided mode detection and measurement: A theoretical and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (2), pp.024504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -746,77 +746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic parameters characterization of multilayered structures by air-coupled ultrasonic transmission and genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119, pp.106619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -850,90 +850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical Behavior of a Doped Barium Titanate Piezoceramic Under Mechanical Stress: Modeling and Comparison With Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (2), pp.350-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Electromechanical Behavior of Barium Titanate Under Mechanical Stress and Comparison With Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (8), pp.1715-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1227,77 +1227,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflectance function for anisotropic multilayered structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loukkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 480, pp.115399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1325,274 +1325,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235794v1</w:t>
+                <w:t xml:space="preserve">hal-01235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235669v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1822,378 +1822,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the influence of a prestress gradient on guided wave propagation in piezoelectric structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modeling of ultrasonic wave propagation in integrated piezoelectric structures under residual stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">T. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 120 (4), pp.1964 - 1975. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (4), pp.685-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2336989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1621495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804611v1</w:t>
+                <w:t xml:space="preserve">hal-05052800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between single-domain and multidomain piezoelastic properties in single crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the influence of a prestress gradient on guided wave propagation in piezoelectric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.137⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (4), pp.1964 - 1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2336989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804610v1</w:t>
+                <w:t xml:space="preserve">hal-01804611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ultrasonic wave propagation in integrated piezoelectric structures under residual stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Relations between single-domain and multidomain piezoelastic properties in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 53 (4), pp.685-696. </w:t>
+              <w:t xml:space="preserve">, 2006, 53 (11), pp.1974 - 1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1621495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052800v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-invasive method of tendon force measurement</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,57 +2315,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of elastic parameters in isotropic plates by using acoustic microscopy measurements and an optimization method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acoustic microscopy measurement of elastic constants by using an optimization method on measured and calculated SAW velocities : effect of initial Cij values on the calculation convergence and influence of the LFI transducer parameters on the determination of the SAW velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Benmehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,120 +2394,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35 (8), pp.493-502. </w:t>
+              <w:t xml:space="preserve">, 2002, 35 (5), pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0963-8695(02)00010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0963-8695(01)00051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149899v1</w:t>
+                <w:t xml:space="preserve">hal-00149898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic microscopy measurement of elastic constants by using an optimization method on measured and calculated SAW velocities : effect of initial Cij values on the calculation convergence and influence of the LFI transducer parameters on the determination of the SAW velocity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Determination of elastic parameters in isotropic plates by using acoustic microscopy measurements and an optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Benmehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,90 +2536,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35 (5), pp.279-286. </w:t>
+              <w:t xml:space="preserve">, 2002, 35 (8), pp.493-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0963-8695(01)00051-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0963-8695(02)00010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149898v1</w:t>
+                <w:t xml:space="preserve">hal-00149899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2676,64 +2676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2797,64 +2797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2914,64 +2914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Sestriere, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3022,64 +3022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.2080-2082, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4285,51 +4285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C27C8D1A"/>
+    <w:nsid w:val="3E71F8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-lematre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-0397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16702423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clezio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.665" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourcelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1NMCTX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benmehrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(02)00010-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SX2W03-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(01)00051-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MSL9JPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Defontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-lematre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-0397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16702423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4040061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2940109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.2979395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clezio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.665" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.137" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourcelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1NMCTX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benmehrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(01)00051-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MSL9JPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(02)00010-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SX2W03-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Defontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>