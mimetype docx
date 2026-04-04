--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -455,139 +455,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de &amp;quot;mai-juin 1968&amp;quot; sur la régulation sociale. Le cas de deux entreprises d'État en Haute-Garonne (1960-1975)</w:t>
+                <w:t xml:space="preserve">Le caractère ambivalent de la prudence dans les relations industrialo-étatiques : le cas de l'ammoniaque synthétique (1919-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La prudence, 3 (92), pp.26-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.092.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484860v1</w:t>
+                <w:t xml:space="preserve">hal-01978704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie chimique et le défi de la formation professionnelle : le cas de l’Office national industriel de l’Azote (1924-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 43-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -606,148 +602,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le caractère ambivalent de la prudence dans les relations industrialo-étatiques : le cas de l'ammoniaque synthétique (1919-1924)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'impact de &amp;quot;mai-juin 1968&amp;quot; sur la régulation sociale. Le cas de deux entreprises d'État en Haute-Garonne (1960-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), https://shs.cairn.info/revue-french-politics-culture-and-society-2018-2-page-77?lang=fr</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978704v1</w:t>
+                <w:t xml:space="preserve">hal-05484860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de « mai-juin 1968 » sur la régulation sociale : Le cas de deux entreprises d’État en Haute-Garonne (1960-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (2), pp.75-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,64 +781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (1), pp.9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -863,64 +863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Contenus et espaces de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -945,51 +945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre de commerce de Toulouse et l'organisation de la formation professionnelle en Haute-Garonne, 1919-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (293), pp.67-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarder et conserver les archives d'un patrimoine industriel disparu : le cas de l’usine AZF de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,51 +1083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension d'ouvrage: Jean-Marc Olivier (dir.), Histoire de l’armée de l’air et des forces aériennes françaises du XVIIIe siècle à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1152,64 +1152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis industriels et mouvements sociaux en Haute-Garonne (1967-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,51 +1275,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie chimique et le défi de la formation professionnelle : le cas de l’Office National Industriel de l’Azote (1924-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (Fin XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse Université Jean Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Clefs concours - Histoire et géographie, 978-2-35030-934-7</w:t>
             </w:r>
           </w:p>
@@ -1509,51 +1509,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie chimique toulousaine. De la Grande Guerre à l’explosion d’AZF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Privat, 2017, 2708983318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1610,51 +1610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire une histoire sociale d'entreprise : approche méthodologique et pertinence heuristique, l'exemple de l'Office national industriel de l'azote »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1841,51 +1841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.092.0026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2018.360204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.1155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04407457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1062-la-formation-technique-et-professionnelle-en-france-annees-1820-annees-1880-9782350309347.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.092.0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2018.360204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.1155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04407457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1062-la-formation-technique-et-professionnelle-en-france-annees-1820-annees-1880-9782350309347.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>