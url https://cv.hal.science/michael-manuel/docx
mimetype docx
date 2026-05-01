--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at Sorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current research activities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">systematics, faunistics and ecology of the water beetle families Dytiscidae and Noteridae</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervision of a multi-partner project addressing morphological and molecular aspects of the evolution of the chemosensory system in Adephaga beetles in relation to land-to-water transition.Previous research topics: metazoan phylogeny ; evo-devo studies in non-bilaterian animals (sponges, cnidarians and ctenophores).Teaching: animal diversity, phylogeny and evolution.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and distribution of sensilla on head appendages in the water beetle Hygrobia hermanni (Coleoptera: Adephaga: Hygrobiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Errais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aquatic Adephaga of the Makay, central-western Madagascar, with description of two new diving beetle species (Coleoptera, Gyrinidae, Haliplidae, Noteridae, Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Tahina Ramahandrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakolimalala Rakouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1127, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1127.85737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the diving beetle Laccornis oblongus (Stephens, 1835)&nbsp;in Bavaria, southern Germany (Coleoptera, Dytiscidae, Hydroporinae, Laccornini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/18.1.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable new species of the genus Hydaticus from Madagascar, with an identification key for Malagasy species of the genus (Coleoptera: Dytiscidae: Dytiscinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Tahina Ramahandrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2022.2077832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray radiography based on the phase-contrast imaging with using LiF detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S S Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T A Pikuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A V Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P Chernyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1787, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1787/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the Hydroporus planus -group from northern Morocco with close affinities to H. analis Aubé, 1838 and H. decipiens Sharp, 1878 (Coleoptera: Dytiscidae: Hydroporinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.173-184. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2021.1904629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemosensory transcriptome of a diving beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chertemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.773915. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.773915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the effectiveness of the DeWorm3 trial interrupting the transmission of soil-transmitted helminths in three study sites in Benin, India and Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Truscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaliappan Saravanakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), 67 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four new species of the diving beetle genus Laccophilus Leach, 1815 from Madagascar (Coleoptera, Dytiscidae, Laccophilini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Ramahandrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4822 (4), pp.482-502. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4822.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graptodytes exsanguis (Bedel, 1925) n. stat., a newly recognised species of diving beetle from North Africa, Corsica and Sardinia, with notes on other taxa of the varius/ignotus complex (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.509-527. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2019.1689330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the Duke—locality data for Megadytes ducalis Sharp, 1882, the world's largest diving beetle, with notes on related species (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4586 (3), pp.517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4586.3.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: the first record of the diving beetle subfamily Hydrodytinae Miller, 2001 in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Scheers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spixiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a cellular conveyor belt in Clytia medusae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456 (2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2019.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the jellyfish Clytia hemisphaerica and the evolution of the cnidarian life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas R Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (5), pp.801-810. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of salinity tolerance in the diving beetle tribe Hygrotini (Coleoptera, Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Villastrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ribera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copelatus Erichson from the Dominican Republic, with the description of a new species, comments on elytral striation and faunistic notes on Antillean species (Coleoptera: Dytiscidae: Copelatinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Deler-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoandri Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hájek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4399 (3), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4399.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software tool ‘CroCo’ detects pervasive cross-species contamination in next generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen C Rink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-018-0486-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large and Consistent Phylogenomic Dataset Supports Sponges as the Sister Group to All Other Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.958-967. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new classification of the tribe Hygrotini Portevin, 1929 (Coleoptera: Dytiscidae: Hydroporinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Villastrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ribera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4317 (3), pp.499. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4317.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canthyporus reebae sp. nov. from the Itremo and Andringitra mountains of central eastern Madagascar (Coleoptera: Dytiscidae: Hydroporinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Ramahandrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4273 (1), pp.131. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4273.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular and molecular basis of cnidarian neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rentzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Layden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.e257. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wdev.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Hippo pathway genes in cellular conveyor belts of a ctenophore and a cnidarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.4. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-016-0041-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ctenophores: an evolutionary-developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ctenophores: an evolutionary-developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral gene repertoire of animal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsutaro Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsuro Sugimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakana Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (51), pp.E7093-E7100. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1514789112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Notomicrus in Guadeloupe, with description of three new species (Coleoptera: Noteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4018 (4), pp.506-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of small RNA subunit and ITS sequences for resolving phylogenetic relationships within the phylum Ctenophora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bekkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (2, SI), pp.102-114. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the genus Hydroporus Clairville, 1806 from the Central Rif mountains of northern Morocco (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3841 (1), pp.90-106. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3841.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-subterranean diving beetle of the Hydroporus normandi-complex from south-eastern France, with notes on other taxa of the complex (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3652 (4), pp.453-474. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3652.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Involvement of Wnt Signalling in Body Polarities, Cell Proliferation, and the Neuro-Sensory System in an Adult Ctenophore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84363. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally localized germ plasm mRNAs and germ cell/stem cell formation in the cnidarian Clytia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 364 (2), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Eve: Basal metazoans and the evolution of multicellular complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEssays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bies.201100183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent specialisation of myosin II paralogues in muscle vs. non-muscle functions during early animal evolution: a ctenophore perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.107. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-12-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent origins and rapid evolution of &amp;quot; spliced leader &amp;quot; trans-splicing in Metazoa : insights from the Ctenophora and Hydrozoa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (4), pp.696-707. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.1975210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on ctenophore neural anatomy: immunofluorescence study in Pleurobrachia pileus (Müller, 1776).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Exp. Zool. B Mol. Dev. Evol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316B (3), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving difficult phylogenetic questions : why more sequences are not enough.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lavrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T.J. Littlewood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.9(3). </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic stem cells express Piwi and Vasa genes in an adult ctenophore : ancient association of &amp;quot; germline genes &amp;quot; with stemness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 350, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2010.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the early evolution of SOX genes from expression analyses in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 310B (8), pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clytia hemisphaerica: a jellyfish cousin joins the laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Houliston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved phylogenomic taxon sampling noticeably affects non-bilaterian relationships. Molecular Biology and Evolution 27(9): 1983-1987Improved phylogenomic taxon sampling noticeably affects non-bilaterian relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erpenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (9), pp.1983-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tricks with old genes: the genetic bases of novel cnidarian traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Houliston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backbone of the post-synaptic density originated in a unicellular ancestor of choanoflagellates and metazoans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.34. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Hox Genes Ancestrally Involved in Axial Patterning? Evidence from the Hydrozoan Clytia hemisphaerica (Cnidaria).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.e4231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics of Thecata (Hydrozoa, Cnidaria) Reveals Long-Term Maintenance of Life History Traits Despite High Frequency of Recent Character Changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (5), pp.509-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics revives traditional views on deep animal relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (8), pp.706-712. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evolution of symmetry and polarity in metazoan body plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tentacle bulb of /Clytia hemisphaerica/ (Hydrozoa, Cnidaria): a novel highly dynamic model to study nematogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 315, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal gene transfer and the evolution of cnidarian stinging cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.858-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered progression of nematogenesis from stem cells through differentiation stages in the tentacle bulb of Clytia hemisphaerica (Hydrozoa, Cnidaria).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 315, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the early evolution of SOX genes from expression analyses in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310 (8), pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal gene transfer and the evolution of cnidarian stinging cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (18), pp.858-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK homeobox genes with choanocyte-specific expression in homoscleromorph sponges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK homeobox genes with choanocyte-specific expression in homoscleromorph sponges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developpement Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal gene transfer and the evolution of cnidarian stinging cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.858-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the early evolution of SOX genes from expression analyses in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310, pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeodomain proteins belong to the ancestral molecular toolkit of eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Plumularioidea (Hydrozoa, Leptothecata): evolution of Colonial Organisation and Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (4), pp.371-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient connection between NKL genes and the mesoderm? Insights from Tlx expression in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217, pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology of arthropod anterior appendages revealed by Hox gene expression in a sea spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guyader H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7092 (441), pp.506-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hox genes in sea spiders (Pycnogonida) and the homology of arthropod head segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guyader H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 216 (7-8), pp.481-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independant evolution of Cycloidea-like sequences in several angiosperm taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(03)00031-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADS-box genes in Gingko biloba and the evolution of the AGAMOUS family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20(5), pp.852-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolution of calcareous sponges: monophyly of calcinea and calcaronea, high level of morphological homoplasy, and the primitive nature of axial symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Parco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic structure and chromosomal localization of the mouse Hsf2 gene and promoter sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 232 (1), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1119(99)00092-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in an aquatic insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Entomology (ICE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the chemosensory system to sensing molecules underwater in aquatic adephagan beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodiversity Conference and 12th CEBREM Anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Mindanao University, Nov 2023, University Town, Bukidnon, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04997723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in the diving beetle Rhantus suturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ecologie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in the diving beetle Rhantus suturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the International Society of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the chemosensory system to sensing molecules underwater in aquatic adephagan beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction Day - Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04997709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of chemoreception and water-to-land transition in insects: focus on diving beetles (Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the EFOR network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFOR network, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04997698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary origin of neurosensory cells and their differentiation from stem cells : insights from gene expression studies in a ctenophore and a cnidarian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Evo-Devo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evolution of stem cells: insights from non-bilaterian animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on the Biology of Stem Cells,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigene analysis to resolve the phylogenetic status of sponges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Willi-Hennig-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Oaxaco City, Mexico. pp.Cladistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of chemosensory genes in larval and adult cephalic appendages in a diving beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in an aquatic insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Taste (ISOT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleoptera: Noteridae, burrowing water beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven M. Goodman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Princeton University Press, pp.1044-1047, 2022, 9780691222622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleoptera: Dytiscidae, diving beetles, tsikovoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolotra Ranarilalatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Tahina Ramahandrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hájek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven M. Goodman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Princeton University Press, pp.1024-1034, 2022, 9780691222622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at Sorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current research activities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">systematics, faunistics and ecology of the water beetle families Dytiscidae and Noteridae</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervision of a multi-partner project addressing morphological and molecular aspects of the evolution of the chemosensory system in Adephaga beetles in relation to land-to-water transition.Previous research topics: metazoan phylogeny ; evo-devo studies in non-bilaterian animals (sponges, cnidarians and ctenophores).Teaching: animal diversity, phylogeny and evolution.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Chemosensory Genes in Larval and Adult Cephalic Appendages in a Diving Beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chertemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jezb.70007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and distribution of sensilla on head appendages in the water beetle Hygrobia hermanni (Coleoptera: Adephaga: Hygrobiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Errais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aquatic Adephaga of the Makay, central-western Madagascar, with description of two new diving beetle species (Coleoptera, Gyrinidae, Haliplidae, Noteridae, Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Tahina Ramahandrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakolimalala Rakouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1127, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1127.85737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the diving beetle Laccornis oblongus (Stephens, 1835)&nbsp;in Bavaria, southern Germany (Coleoptera, Dytiscidae, Hydroporinae, Laccornini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/18.1.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable new species of the genus Hydaticus from Madagascar, with an identification key for Malagasy species of the genus (Coleoptera: Dytiscidae: Dytiscinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Tahina Ramahandrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2022.2077832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the Hydroporus planus -group from northern Morocco with close affinities to H. analis Aubé, 1838 and H. decipiens Sharp, 1878 (Coleoptera: Dytiscidae: Hydroporinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.173-184. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2021.1904629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray radiography based on the phase-contrast imaging with using LiF detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S S Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T A Pikuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A V Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P Chernyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1787, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1787/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemosensory transcriptome of a diving beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chertemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.773915. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.773915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the effectiveness of the DeWorm3 trial interrupting the transmission of soil-transmitted helminths in three study sites in Benin, India and Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Truscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaliappan Saravanakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), 67 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four new species of the diving beetle genus Laccophilus Leach, 1815 from Madagascar (Coleoptera, Dytiscidae, Laccophilini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Ramahandrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4822 (4), pp.482-502. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4822.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03962975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the Duke—locality data for Megadytes ducalis Sharp, 1882, the world's largest diving beetle, with notes on related species (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4586 (3), pp.517. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4586.3.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: the first record of the diving beetle subfamily Hydrodytinae Miller, 2001 in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Scheers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spixiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graptodytes exsanguis (Bedel, 1925) n. stat., a newly recognised species of diving beetle from North Africa, Corsica and Sardinia, with notes on other taxa of the varius/ignotus complex (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.509-527. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2019.1689330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a cellular conveyor belt in Clytia medusae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456 (2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2019.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the jellyfish Clytia hemisphaerica and the evolution of the cnidarian life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas R Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (5), pp.801-810. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copelatus Erichson from the Dominican Republic, with the description of a new species, comments on elytral striation and faunistic notes on Antillean species (Coleoptera: Dytiscidae: Copelatinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Deler-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoandri Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hájek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4399 (3), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4399.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of salinity tolerance in the diving beetle tribe Hygrotini (Coleoptera, Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Villastrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ribera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software tool ‘CroCo’ detects pervasive cross-species contamination in next generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen C Rink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-018-0486-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large and Consistent Phylogenomic Dataset Supports Sponges as the Sister Group to All Other Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.958-967. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canthyporus reebae sp. nov. from the Itremo and Andringitra mountains of central eastern Madagascar (Coleoptera: Dytiscidae: Hydroporinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Ramahandrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4273 (1), pp.131. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4273.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new classification of the tribe Hygrotini Portevin, 1929 (Coleoptera: Dytiscidae: Hydroporinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Villastrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ribera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4317 (3), pp.499. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4317.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03972953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular and molecular basis of cnidarian neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rentzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Layden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.e257. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wdev.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Hippo pathway genes in cellular conveyor belts of a ctenophore and a cnidarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.4. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-016-0041-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ctenophores: an evolutionary-developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral gene repertoire of animal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsutaro Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsuro Sugimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakana Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (51), pp.E7093-E7100. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1514789112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of small RNA subunit and ITS sequences for resolving phylogenetic relationships within the phylum Ctenophora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bekkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (2, SI), pp.102-114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Notomicrus in Guadeloupe, with description of three new species (Coleoptera: Noteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4018 (4), pp.506-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the genus Hydroporus Clairville, 1806 from the Central Rif mountains of northern Morocco (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3841 (1), pp.90-106. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3841.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-subterranean diving beetle of the Hydroporus normandi-complex from south-eastern France, with notes on other taxa of the complex (Coleoptera: Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3652 (4), pp.453-474. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3652.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Involvement of Wnt Signalling in Body Polarities, Cell Proliferation, and the Neuro-Sensory System in an Adult Ctenophore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84363. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally localized germ plasm mRNAs and germ cell/stem cell formation in the cnidarian Clytia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 364 (2), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Eve: Basal metazoans and the evolution of multicellular complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEssays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bies.201100183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent specialisation of myosin II paralogues in muscle vs. non-muscle functions during early animal evolution: a ctenophore perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.107. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-12-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving difficult phylogenetic questions : why more sequences are not enough.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lavrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T.J. Littlewood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.9(3). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic stem cells express Piwi and Vasa genes in an adult ctenophore : ancient association of &amp;quot; germline genes &amp;quot; with stemness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 350, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2010.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent origins and rapid evolution of &amp;quot; spliced leader &amp;quot; trans-splicing in Metazoa : insights from the Ctenophora and Hydrozoa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (4), pp.696-707. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.1975210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on ctenophore neural anatomy: immunofluorescence study in Pleurobrachia pileus (Müller, 1776).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Dayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Exp. Zool. B Mol. Dev. Evol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316B (3), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clytia hemisphaerica: a jellyfish cousin joins the laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Houliston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the early evolution of SOX genes from expression analyses in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 310B (8), pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved phylogenomic taxon sampling noticeably affects non-bilaterian relationships. Molecular Biology and Evolution 27(9): 1983-1987Improved phylogenomic taxon sampling noticeably affects non-bilaterian relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erpenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (9), pp.1983-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tricks with old genes: the genetic bases of novel cnidarian traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Houliston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backbone of the post-synaptic density originated in a unicellular ancestor of choanoflagellates and metazoans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.34. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Hox Genes Ancestrally Involved in Axial Patterning? Evidence from the Hydrozoan Clytia hemisphaerica (Cnidaria).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.e4231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics of Thecata (Hydrozoa, Cnidaria) Reveals Long-Term Maintenance of Life History Traits Despite High Frequency of Recent Character Changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (5), pp.509-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics revives traditional views on deep animal relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (8), pp.706-712. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evolution of symmetry and polarity in metazoan body plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal gene transfer and the evolution of cnidarian stinging cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (18), pp.858-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the early evolution of SOX genes from expression analyses in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310 (8), pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered progression of nematogenesis from stem cells through differentiation stages in the tentacle bulb of Clytia hemisphaerica (Hydrozoa, Cnidaria).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 315, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tentacle bulb of /Clytia hemisphaerica/ (Hydrozoa, Cnidaria): a novel highly dynamic model to study nematogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 315, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal gene transfer and the evolution of cnidarian stinging cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.858-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK homeobox genes with choanocyte-specific expression in homoscleromorph sponges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developpement Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK homeobox genes with choanocyte-specific expression in homoscleromorph sponges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the early evolution of SOX genes from expression analyses in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310, pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal gene transfer and the evolution of cnidarian stinging cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.858-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Plumularioidea (Hydrozoa, Leptothecata): evolution of Colonial Organisation and Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (4), pp.371-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeodomain proteins belong to the ancestral molecular toolkit of eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient connection between NKL genes and the mesoderm? Insights from Tlx expression in a ctenophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217, pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology of arthropod anterior appendages revealed by Hox gene expression in a sea spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guyader H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7092 (441), pp.506-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hox genes in sea spiders (Pycnogonida) and the homology of arthropod head segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guyader H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 216 (7-8), pp.481-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADS-box genes in Gingko biloba and the evolution of the AGAMOUS family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20(5), pp.852-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independant evolution of Cycloidea-like sequences in several angiosperm taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(03)00031-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolution of calcareous sponges: monophyly of calcinea and calcaronea, high level of morphological homoplasy, and the primitive nature of axial symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Parco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.311-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic structure and chromosomal localization of the mouse Hsf2 gene and promoter sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 232 (1), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1119(99)00092-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From land to water: evolution of odorant receptor repertoires and expression across Adephagan beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chertemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium for Insect Taste and Olfaction (ESITO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Villasimius, Cagliari, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in an aquatic insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Entomology (ICE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of chemosensory genes in larval and adult cephalic appendages in a diving beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chertemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the chemosensory system to sensing molecules underwater in aquatic adephagan beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodiversity Conference and 12th CEBREM Anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Mindanao University, Nov 2023, University Town, Bukidnon, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04997723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in the diving beetle Rhantus suturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the International Society of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in the diving beetle Rhantus suturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ecologie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the chemosensory system to sensing molecules underwater in aquatic adephagan beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction Day - Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04997709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of chemoreception and water-to-land transition in insects: focus on diving beetles (Dytiscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the EFOR network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFOR network, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04997698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evolution of stem cells: insights from non-bilaterian animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on the Biology of Stem Cells,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary origin of neurosensory cells and their differentiation from stem cells : insights from gene expression studies in a ctenophore and a cnidarian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Evo-Devo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigene analysis to resolve the phylogenetic status of sponges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Willi-Hennig-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Oaxaco City, Mexico. pp.Cladistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering chemical communication in an aquatic insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Taste (ISOT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of chemosensory genes in larval and adult cephalic appendages in a diving beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleoptera: Noteridae, burrowing water beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven M. Goodman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Princeton University Press, pp.1044-1047, 2022, 9780691222622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleoptera: Dytiscidae, diving beetles, tsikovoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolotra Ranarilalatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamirado Tahina Ramahandrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hájek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven M. Goodman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Princeton University Press, pp.1024-1034, 2022, 9780691222622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03963160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="382F97FE"/>
+    <w:nsid w:val="2F40B988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Errais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Manuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamirado Tahina Ramahandrison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1127.85737" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hendrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/18.1.79" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2022.2077832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Makarov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Pikuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Buzmakov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Chernyaev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mabey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1787/1/012027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2021.1904629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.773915" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Truscott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hardwick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werkman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaliappan Saravanakumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04572-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamirado Ramahandrison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4822.4.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2019.1689330" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4586.3.8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scheers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Villastrigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Fery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ribera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Deler-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoandri Megna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; H&#225;jek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.3.7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen C Rink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0486-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.02.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Mill&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4317.3.4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4273.1.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rentzsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Layden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.257" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-016-0041-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2016.05.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsutaro Hayashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuro Sugimura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Sugano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514789112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bekkouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Queinnec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C82ZGZNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3841.1.4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3652.4.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dayraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mialot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Guyader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084363" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leclere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100183" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNTSDF7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Momose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1975210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chiori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;innec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brinkmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavrov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000602" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.10.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHBQT7DP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Pick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schreiber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erpenbeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Jackson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuchert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclerc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594717v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clabaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deutsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guyader H" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(03)00031-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH1KLPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Matt&#233;i" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morange" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mezger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00092-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1SSJ1TB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caballero-Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derrien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04997723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988072v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04997709v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04997698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Merle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero-Vidal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Braun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Derrien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palazzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergsten" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolotra Ranarilalatiana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jezb.70007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Errais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trichet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Manuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamirado Tahina Ramahandrison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1127.85737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hendrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/18.1.79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2022.2077832" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2021.1904629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Makarov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Pikuz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Buzmakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Chernyaev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mabey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1787/1/012027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.773915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Truscott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hardwick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werkman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaliappan Saravanakumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04572-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03962975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamirado Ramahandrison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4822.4.2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4586.3.8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scheers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2019.1689330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Deler-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoandri Megna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; H&#225;jek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.3.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Villastrigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Fery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ribera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen C Rink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0486-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Richter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.02.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4273.1.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03972953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Mill&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4317.3.4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rentzsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Layden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Chambon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-016-0041-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2016.05.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsutaro Hayashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuro Sugimura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Sugano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514789112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bekkouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Queinnec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C82ZGZNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3841.1.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3652.4.4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dayraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mialot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084363" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leclere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.01.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100183" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNTSDF7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-107" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brinkmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavrov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000602" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.10.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHBQT7DP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Momose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1975210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chiori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;innec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Pick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schreiber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erpenbeck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Jackson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knack" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-34" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594676v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuchert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594712v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclerc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418728v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jager" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clabaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deutsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guyader H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(03)00031-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH1KLPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930835v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Matt&#233;i" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mezger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00092-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1SSJ1TB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caballero-Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derrien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palazzo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04997723v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04997709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04997698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero-Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Braun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Derrien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palazzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergsten" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03963160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolotra Ranarilalatiana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>