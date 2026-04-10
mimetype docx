--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -515,51 +515,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Enhance Privacy within DaaS service Composition?</w:t>
+                <w:t xml:space="preserve">Privacy-Enhanced Web Service Composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
@@ -567,129 +567,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (99), pp.442-454. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1939-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2013.2244971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2013.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814394v1</w:t>
+                <w:t xml:space="preserve">hal-00814329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Enhanced Web Service Composition.</w:t>
+                <w:t xml:space="preserve">How to Enhance Privacy within DaaS service Composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
@@ -697,92 +684,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1939-1374. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (99), pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2013.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2013.2244971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814329v1</w:t>
+                <w:t xml:space="preserve">hal-00814394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation Spaces for Similarity-based Semantic Web Services Selection</w:t>
               </w:r>
@@ -2108,801 +2108,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Colored Petri Nets for Verifying RESTful Service Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Kallab</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Approach for Personalized RESTful Web Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Abdallah Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Baazaoui Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourreau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_32⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 21st International Conference KES-2017, Marseille, France, 6-8 September 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.2127-2136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592920v1</w:t>
+                <w:t xml:space="preserve">hal-01910014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Approach for Personalized RESTful Web Service Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajer Baazaoui Zghal</w:t>
+                <w:t xml:space="preserve">Multi-purpose Adaptation in the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chirine Ghedira Guegan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maleshkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 21st International Conference KES-2017, Marseille, France, 6-8 September 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth International and Interdisciplinary Conference on Modeling and Using Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910014v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-purpose Adaptation in the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Using Colored Petri Nets for Verifying RESTful Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Maleshkova</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International and Interdisciplinary Conference on Modeling and Using Context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.505-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462866v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RESTful task allocation mechanism for the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+                <w:t xml:space="preserve">Towards a Meta-model for Context in the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RIVF International Conference on Computing Communication Technologies, Research, Innovation, and Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Karlsruhe Service Summit Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662967v1</w:t>
+                <w:t xml:space="preserve">hal-01255479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Composing Uncertain Web Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre De Vettor</w:t>
+                <w:t xml:space="preserve">HyLAR+: Improving Hybrid Location-Agnostic Reasoning with Incremental Rule-based Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events, May 29 - June 2, 2016, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WWW '16: 25th International World Wide Web Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912953v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Meta-model for Context in the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Modeling and Composing Uncertain Web Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karlsruhe Service Summit Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events, May 29 - June 2, 2016, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece. pp.327-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255479v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyLAR+: Improving Hybrid Location-Agnostic Reasoning with Incremental Rule-based Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+                <w:t xml:space="preserve">A RESTful task allocation mechanism for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '16: 25th International World Wide Web Conference Companion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE RIVF International Conference on Computing Communication Technologies, Research, Innovation, and Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276558v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Avatar-Based Adaptation Workflow for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,51 +3183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyLAR: Hybrid Location-Agnostic Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,226 +3471,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Discovery and Invocation of Functionalities for the Web of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MagEl: A Magneto-Electric Effect-Inspired Approach for Web Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alaska, United States. pp.455-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271918v1</w:t>
+                <w:t xml:space="preserve">hal-01301038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MagEl: A Magneto-Electric Effect-Inspired Approach for Web Service Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Discovery and Invocation of Functionalities for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Srivastava</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.281-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301038v1</w:t>
+                <w:t xml:space="preserve">hal-01271918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
               </w:r>
@@ -3778,235 +3778,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2567948.2579222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282161v1</w:t>
+                <w:t xml:space="preserve">hal-01212722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2567948.2579222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212722v2</w:t>
+                <w:t xml:space="preserve">hal-01282161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service Oriented Architecture for Linked Data Integration</w:t>
               </w:r>
@@ -4751,395 +4751,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchanging Data Agreements in the DaaS Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meerkat – A Dynamic Privacy Framework for Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.59⟩</w:t>
+              <w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.418-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354510v1</w:t>
+                <w:t xml:space="preserve">hal-01354443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining configuration and query rewriting for Web service composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.113-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICWS.2011.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meerkat – A Dynamic Privacy Framework for Web Services</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exchanging Data Agreements in the DaaS Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Linh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schahram Dustdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Goetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Fleuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.418-421, </w:t>
+              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Jeju, South Korea. pp.153-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354443v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des données personnelles lors de la composition des services DaaS pour Mashup</w:t>
               </w:r>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Linh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Web Services (ECOWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp.3-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Krötzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Maleshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dell'Aglio, Daniele and Valle, Emanuele Della and Eiter, Thomas and Krötzsch, Markus and Maleshkova, Maria and Verborgh, Ruben and Facca, Federico M. and Mrissa, Michael. CEUR-WS, 1783, 2017, CEUR Workshop Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7559,64 +7559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kallab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Tbahriti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2013.2244971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2013.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gugliotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2011010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Amine Amarouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23740-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRR2WB74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-010-0070-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Taktak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah Ben Lamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2018.00035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sekkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Boudaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira Guegan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Vettor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154549v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.71" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE.2014.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38709-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QQHCCQ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Malik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Linh Truong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goetze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Fleuren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S22QHPNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.91" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Al-Jabari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13911-6_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2010.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02247-0_54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DKSXJPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Lahkim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Fauvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73203-5_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0146-8.ch016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00570-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kallab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Tbahriti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2013.18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2013.2244971" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gugliotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2011010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Amine Amarouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23740-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRR2WB74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-010-0070-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Taktak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah Ben Lamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2018.00035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sekkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Boudaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira Guegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Vettor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154549v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.71" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE.2014.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38709-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QQHCCQ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Malik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.38" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Linh Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goetze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Fleuren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mueller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.59" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S22QHPNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.91" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Al-Jabari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13911-6_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2010.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02247-0_54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DKSXJPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Lahkim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Fauvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73203-5_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0146-8.ch016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00570-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>