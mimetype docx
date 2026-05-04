--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -515,51 +515,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Enhanced Web Service Composition.</w:t>
+                <w:t xml:space="preserve">How to Enhance Privacy within DaaS service Composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
@@ -567,116 +567,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1939-1374. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (99), pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2013.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2013.2244971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814329v1</w:t>
+                <w:t xml:space="preserve">hal-00814394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Enhance Privacy within DaaS service Composition?</w:t>
+                <w:t xml:space="preserve">Privacy-Enhanced Web Service Composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
@@ -684,105 +697,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (99), pp.442-454. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1939-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2013.2244971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2013.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814394v1</w:t>
+                <w:t xml:space="preserve">hal-00814329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation Spaces for Similarity-based Semantic Web Services Selection</w:t>
               </w:r>
@@ -1762,256 +1762,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic K-Resources Discovery for Hybrid Web Connected Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PREDICAT: a semantic service-oriented platform for data interoperability and linking in earth observation and disaster prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Abdallah Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Boukadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Services - ICWS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOCA 2018 :The 11th IEEE International conference on service oriented computing and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France. pp.194-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCA.2018.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265473v1</w:t>
+                <w:t xml:space="preserve">hal-01990258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICAT: a semantic service-oriented platform for data interoperability and linking in earth observation and disaster prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic K-Resources Discovery for Hybrid Web Connected Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCA 2018 :The 11th IEEE International conference on service oriented computing and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Services - ICWS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SOCA.2018.00035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01990258v1</w:t>
+                <w:t xml:space="preserve">hal-02265473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Proactive and Reactive Approaches in Smart Services for the Web of Things</w:t>
               </w:r>
@@ -2108,1207 +2108,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Approach for Personalized RESTful Web Service Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajer Baazaoui Zghal</w:t>
+                <w:t xml:space="preserve">Using Colored Petri Nets for Verifying RESTful Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chirine Ghedira Guegan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 21st International Conference KES-2017, Marseille, France, 6-8 September 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.235⟩</w:t>
+              <w:t xml:space="preserve">OTM Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.505-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910014v1</w:t>
+                <w:t xml:space="preserve">hal-01592920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-purpose Adaptation in the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Approach for Personalized RESTful Web Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Abdallah Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Baazaoui Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Maleshkova</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International and Interdisciplinary Conference on Modeling and Using Context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 21st International Conference KES-2017, Marseille, France, 6-8 September 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.2127-2136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462866v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Colored Petri Nets for Verifying RESTful Service Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Kallab</w:t>
+                <w:t xml:space="preserve">Multi-purpose Adaptation in the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourreau</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maleshkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Confederated International Conferences "On the Move to Meaningful Internet Systems"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth International and Interdisciplinary Conference on Modeling and Using Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592920v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Meta-model for Context in the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karlsruhe Service Summit Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255479v1</w:t>
+                <w:t xml:space="preserve">hal-01908723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyLAR+: Improving Hybrid Location-Agnostic Reasoning with Incremental Rule-based Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+                <w:t xml:space="preserve">A RESTful task allocation mechanism for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '16: 25th International World Wide Web Conference Companion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE RIVF International Conference on Computing Communication Technologies, Research, Innovation, and Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276558v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Composing Uncertain Web Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events, May 29 - June 2, 2016, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heraklion, Greece. pp.327-341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RESTful task allocation mechanism for the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+                <w:t xml:space="preserve">Towards a Meta-model for Context in the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RIVF International Conference on Computing Communication Technologies, Research, Innovation, and Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Karlsruhe Service Summit Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662967v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Avatar-Based Adaptation Workflow for the Web of Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">HyLAR+: Improving Hybrid Location-Agnostic Reasoning with Incremental Rule-based Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WWW '16: 25th International World Wide Web Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308040v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">An Avatar-Based Adaptation Workflow for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908722v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908723v1</w:t>
+                <w:t xml:space="preserve">hal-01908722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyLAR: Hybrid Location-Agnostic Reasoning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC Developers Workshop 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154549v2</w:t>
+                <w:t xml:space="preserve">hal-01212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Adaptive Architecture for Smart Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3337,793 +3346,784 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Conference on Enabling Technologies Infrastructure for Collaborative Enterprises (WETICE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+                <w:t xml:space="preserve">HyLAR: Hybrid Location-Agnostic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC Developers Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01212728v1</w:t>
+                <w:t xml:space="preserve">hal-01154549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MagEl: A Magneto-Electric Effect-Inspired Approach for Web Service Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Service Oriented Architecture for Linked Data Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Vettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanveer Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Srivastava</w:t>
+                <w:t xml:space="preserve">Salim Berbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.71⟩</w:t>
+              <w:t xml:space="preserve">8th international Symposium on service-Oriented System Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Oxford, UK, United Kingdom. pp.198-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOSE.2014.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301038v1</w:t>
+                <w:t xml:space="preserve">hal-01270855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Discovery and Invocation of Functionalities for the Web of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.281-286</w:t>
+              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271918v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Discovery and Invocation of Functionalities for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301051v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">MagEl: A Magneto-Electric Effect-Inspired Approach for Web Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2567948.2579222⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alaska, United States. pp.455-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212722v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2567948.2579222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282161v1</w:t>
+                <w:t xml:space="preserve">hal-01212722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Oriented Architecture for Linked Data Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Vettor</w:t>
+                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Berbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Symposium on service-Oriented System Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Oxford, UK, United Kingdom. pp.198-203, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SOSE.2014.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270855v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralized mediation-as-a-service architecture for service composition</w:t>
               </w:r>
@@ -4751,666 +4751,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meerkat – A Dynamic Privacy Framework for Web Services</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exchanging Data Agreements in the DaaS Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Linh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schahram Dustdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Goetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Fleuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.38⟩</w:t>
+              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Jeju, South Korea. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354443v1</w:t>
+                <w:t xml:space="preserve">hal-01354510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining configuration and query rewriting for Web service composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.113-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICWS.2011.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchanging Data Agreements in the DaaS Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meerkat – A Dynamic Privacy Framework for Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Jeju, South Korea. pp.153-160, </w:t>
+              <w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.418-421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354510v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des données personnelles lors de la composition des services DaaS pour Mashup</w:t>
+                <w:t xml:space="preserve">Privacy-aware DaaS Services Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Database and Expert Systems Applications - DEXA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse- France, France. pp.202-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354511v1</w:t>
+                <w:t xml:space="preserve">hal-01354440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-aware DaaS Services Composition</w:t>
+                <w:t xml:space="preserve">Protection des données personnelles lors de la composition des services DaaS pour Mashup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Database and Expert Systems Applications - DEXA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_14⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01354440v1</w:t>
+                <w:t xml:space="preserve">hal-01354511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Building Privacy-Conscious DaaS Service Mashups</w:t>
               </w:r>
@@ -5650,489 +5650,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Interaction Approach to Handle Users Local Contexts in Web 2.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy model and annotation for DaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thiran</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Linh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13911-6_17⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Web Services (ECOWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp.3-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOWS.2010.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381473v1</w:t>
+                <w:t xml:space="preserve">hal-01381558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy model and annotation for DaaS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context-Aware Interaction Approach to Handle Users Local Contexts in Web 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Al-Jabari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hong-Linh Truong</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Web Services (ECOWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp.3-10, </w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.248-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOWS.2010.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13911-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381558v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Users' Local Contexts in Web 2.0: Use Cases and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Towards Web Usability: Providing Web Contents According to the Readers Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Al-Jabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 in connection with UMAP 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on User Modeling, Adaptation, and Personalization (UMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.467-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02247-0_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437828v1</w:t>
+                <w:t xml:space="preserve">hal-01437827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Web Usability: Providing Web Contents According to the Readers Contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Handling Users' Local Contexts in Web 2.0: Use Cases and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Al-Jabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on User Modeling, Adaptation, and Personalization (UMAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 in connection with UMAP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01437827v1</w:t>
+                <w:t xml:space="preserve">hal-01437828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Context to Enable Semantic Mediation in Web Service Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,243 +6764,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Tracking Personalized Web Services Using Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mediation Framework for Web Services in a Peer-to-Peer Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on e-Technology, e-Commerce, e-Service, (IEEE EEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Hong Kong, China. pp.432-437</w:t>
+              <w:t xml:space="preserve">The 3rd ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Cairo, Egypt. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536169v1</w:t>
+                <w:t xml:space="preserve">hal-01536159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mediation Framework for Web Services in a Peer-to-Peer Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Tracking Personalized Web Services Using Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Cairo, Egypt. pp.133-140</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on e-Technology, e-Commerce, e-Service, (IEEE EEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Hong Kong, China. pp.432-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536159v1</w:t>
+                <w:t xml:space="preserve">hal-01536169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mediation Framework for Web Services in a Distributed Healthcare Information System</w:t>
               </w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Krötzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Maleshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dell'Aglio, Daniele and Valle, Emanuele Della and Eiter, Thomas and Krötzsch, Markus and Maleshkova, Maria and Verborgh, Ruben and Facca, Federico M. and Mrissa, Michael. CEUR-WS, 1783, 2017, CEUR Workshop Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7559,64 +7559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7943,51 +7943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kallab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Tbahriti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2013.18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2013.2244971" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gugliotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2011010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Amine Amarouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23740-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRR2WB74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-010-0070-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Taktak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah Ben Lamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2018.00035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sekkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Boudaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira Guegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Vettor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154549v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.71" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE.2014.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38709-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QQHCCQ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Malik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.38" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Linh Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goetze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Fleuren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mueller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.59" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S22QHPNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.91" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Al-Jabari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13911-6_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2010.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02247-0_54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DKSXJPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Lahkim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Fauvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73203-5_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0146-8.ch016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00570-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kallab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Tbahriti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2013.2244971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2013.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gugliotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2011010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Amine Amarouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23740-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRR2WB74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-010-0070-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Taktak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah Ben Lamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2018.00035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sekkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Boudaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira Guegan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Vettor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154549v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE.2014.30" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.71" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38709-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QQHCCQ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Malik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Linh Truong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goetze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Fleuren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S22QHPNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.91" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2010.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Al-Jabari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13911-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02247-0_54" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DKSXJPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Lahkim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Fauvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73203-5_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0146-8.ch016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00570-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>