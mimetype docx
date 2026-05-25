--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1762,256 +1762,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICAT: a semantic service-oriented platform for data interoperability and linking in earth observation and disaster prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic K-Resources Discovery for Hybrid Web Connected Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCA 2018 :The 11th IEEE International conference on service oriented computing and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Services - ICWS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990258v1</w:t>
+                <w:t xml:space="preserve">hal-02265473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic K-Resources Discovery for Hybrid Web Connected Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PREDICAT: a semantic service-oriented platform for data interoperability and linking in earth observation and disaster prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Abdallah Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Boukadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Services - ICWS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOCA 2018 :The 11th IEEE International conference on service oriented computing and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France. pp.194-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCA.2018.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265473v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Proactive and Reactive Approaches in Smart Services for the Web of Things</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Approach for Personalized RESTful Web Service Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Abdallah Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Baazaoui Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,874 +2450,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
+                <w:t xml:space="preserve">A RESTful task allocation mechanism for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RIVF International Conference on Computing Communication Technologies, Research, Innovation, and Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908723v1</w:t>
+                <w:t xml:space="preserve">hal-01662967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RESTful task allocation mechanism for the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+                <w:t xml:space="preserve">Towards a Meta-model for Context in the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RIVF International Conference on Computing Communication Technologies, Research, Innovation, and Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Karlsruhe Service Summit Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662967v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Composing Uncertain Web Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre De Vettor</w:t>
+                <w:t xml:space="preserve">HyLAR+: Improving Hybrid Location-Agnostic Reasoning with Incremental Rule-based Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events, May 29 - June 2, 2016, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WWW '16: 25th International World Wide Web Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912953v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Meta-model for Context in the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Modeling and Composing Uncertain Web Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karlsruhe Service Summit Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events, May 29 - June 2, 2016, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece. pp.327-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255479v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyLAR+: Improving Hybrid Location-Agnostic Reasoning with Incremental Rule-based Update</w:t>
+                <w:t xml:space="preserve">An Avatar-Based Adaptation Workflow for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '16: 25th International World Wide Web Conference Companion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276558v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Avatar-Based Adaptation Workflow for the Web of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308040v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908722v1</w:t>
+                <w:t xml:space="preserve">hal-01908723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+                <w:t xml:space="preserve">HyLAR: Hybrid Location-Agnostic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESWC Developers Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212728v1</w:t>
+                <w:t xml:space="preserve">hal-01154549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Adaptive Architecture for Smart Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,784 +3337,793 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Conference on Enabling Technologies Infrastructure for Collaborative Enterprises (WETICE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyLAR: Hybrid Location-Agnostic Reasoning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC Developers Workshop 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154549v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Oriented Architecture for Linked Data Integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Discovery and Invocation of Functionalities for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salim Berbar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Symposium on service-Oriented System Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.281-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270855v1</w:t>
+                <w:t xml:space="preserve">hal-01271918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">MagEl: A Magneto-Electric Effect-Inspired Approach for Web Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alaska, United States. pp.455-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301051v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Discovery and Invocation of Functionalities for the Web of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.281-286</w:t>
+              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271918v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MagEl: A Magneto-Electric Effect-Inspired Approach for Web Service Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanveer Ahmed</w:t>
+                <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Srivastava</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.71⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2567948.2579222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301038v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2567948.2579222⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212722v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">A Service Oriented Architecture for Linked Data Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Berbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
+              <w:t xml:space="preserve">8th international Symposium on service-Oriented System Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Oxford, UK, United Kingdom. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SOSE.2014.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282161v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralized mediation-as-a-service architecture for service composition</w:t>
               </w:r>
@@ -4885,532 +4885,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining configuration and query rewriting for Web service composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+                <w:t xml:space="preserve">Meerkat – A Dynamic Privacy Framework for Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2011.26⟩</w:t>
+              <w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.418-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354437v1</w:t>
+                <w:t xml:space="preserve">hal-01354443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meerkat – A Dynamic Privacy Framework for Web Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+                <w:t xml:space="preserve">Combining configuration and query rewriting for Web service composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.418-421, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.113-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2011.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354443v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-aware DaaS Services Composition</w:t>
+                <w:t xml:space="preserve">Protection des données personnelles lors de la composition des services DaaS pour Mashup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Database and Expert Systems Applications - DEXA 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354440v1</w:t>
+                <w:t xml:space="preserve">hal-01354511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des données personnelles lors de la composition des services DaaS pour Mashup</w:t>
+                <w:t xml:space="preserve">Privacy-aware DaaS Services Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Database and Expert Systems Applications - DEXA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse- France, France. pp.202-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354511v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Building Privacy-Conscious DaaS Service Mashups</w:t>
               </w:r>
@@ -5650,489 +5650,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy model and annotation for DaaS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context-Aware Interaction Approach to Handle Users Local Contexts in Web 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Al-Jabari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hong-Linh Truong</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Web Services (ECOWS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOWS.2010.11⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.248-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13911-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381558v1</w:t>
+                <w:t xml:space="preserve">hal-01381473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Interaction Approach to Handle Users Local Contexts in Web 2.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy model and annotation for DaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thiran</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Tbahriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Linh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.248-262, </w:t>
+              <w:t xml:space="preserve">European Conference on Web Services (ECOWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp.3-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13911-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOWS.2010.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381473v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Web Usability: Providing Web Contents According to the Readers Contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Handling Users' Local Contexts in Web 2.0: Use Cases and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Al-Jabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on User Modeling, Adaptation, and Personalization (UMAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 in connection with UMAP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437827v1</w:t>
+                <w:t xml:space="preserve">hal-01437828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Users' Local Contexts in Web 2.0: Use Cases and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Towards Web Usability: Providing Web Contents According to the Readers Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Al-Jabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 in connection with UMAP 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on User Modeling, Adaptation, and Personalization (UMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.467-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02247-0_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Context to Enable Semantic Mediation in Web Service Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,243 +6764,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mediation Framework for Web Services in a Peer-to-Peer Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Tracking Personalized Web Services Using Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Cairo, Egypt. pp.133-140</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on e-Technology, e-Commerce, e-Service, (IEEE EEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Hong Kong, China. pp.432-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536159v1</w:t>
+                <w:t xml:space="preserve">hal-01536169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Tracking Personalized Web Services Using Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mediation Framework for Web Services in a Peer-to-Peer Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on e-Technology, e-Commerce, e-Service, (IEEE EEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Hong Kong, China. pp.432-437</w:t>
+              <w:t xml:space="preserve">The 3rd ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Cairo, Egypt. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536169v1</w:t>
+                <w:t xml:space="preserve">hal-01536159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mediation Framework for Web Services in a Distributed Healthcare Information System</w:t>
               </w:r>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7943,51 +7943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirine Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kallab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Tbahriti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2013.2244971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2013.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gugliotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2011010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Amine Amarouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23740-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRR2WB74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-010-0070-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Taktak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah Ben Lamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2018.00035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sekkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Boudaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira Guegan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Vettor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154549v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE.2014.30" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.71" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38709-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QQHCCQ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Malik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Linh Truong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goetze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Fleuren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S22QHPNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.91" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2010.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Al-Jabari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13911-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02247-0_54" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DKSXJPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Lahkim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Fauvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73203-5_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0146-8.ch016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00570-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kallab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Tbahriti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2013.2244971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2013.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gugliotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2011010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Amine Amarouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaia Alimazighi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23740-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRR2WB74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-010-0070-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Taktak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah Ben Lamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2018.00035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sekkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Boudaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira Guegan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Vettor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_47" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154549v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.71" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE.2014.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38709-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QQHCCQ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Malik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Linh Truong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goetze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Fleuren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S22QHPNR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.91" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Al-Jabari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13911-6_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2010.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02247-0_54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DKSXJPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahkim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Lahkim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Fauvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73203-5_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0146-8.ch016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00570-1_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>