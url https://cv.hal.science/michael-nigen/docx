--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -975,320 +975,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic composition and kafirin digestibility of Sorghum bicolor is impacted by food processing and by germination</w:t>
+                <w:t xml:space="preserve">New acacia gums fractions: how their features affect the foamability of sparkling base wines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mameri</w:t>
+                <w:t xml:space="preserve">Rafael Apolinar-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Abdelbost</w:t>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Wanderlei Piler de Carvalho</w:t>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Sorghum Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624875v1</w:t>
+                <w:t xml:space="preserve">hal-04955253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New acacia gums fractions: how their features affect the foamability of sparkling base wines?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenolic composition and kafirin digestibility of Sorghum bicolor is impacted by food processing and by germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Abdelbost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Apolinar-Valiente</w:t>
+                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Salmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Nigen</w:t>
+                <w:t xml:space="preserve">Talita Pimenta Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sanchez</w:t>
+                <w:t xml:space="preserve">Carlos Wanderlei Piler de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Verona, Italy</w:t>
+              <w:t xml:space="preserve">3. European Sorghum Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of processing conditions on the aggregation behavior of arabinogalactan-proteins from Acacia seyal gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,77 +1757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENOIVAS 2019 - 11. International Symposium of Œnology, Bordeaux- 11. In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Davantès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Davantès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Davantès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2700,295 +2700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high‐pressure homogenization on the sensory, nutritional and physical characteristics of mango nectar ( &amp;lt;i&amp;gt;Mangifera indica&amp;lt;/i&amp;gt; L.)</w:t>
+                <w:t xml:space="preserve">Properties of beeswax antifungal coatings obtained by high‐pressure homogenisation and their application for preserving bananas during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Joly</w:t>
+                <w:t xml:space="preserve">Bridget Agyemang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brat</w:t>
+                <w:t xml:space="preserve">Joel Grabulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.17049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (8), pp.5349 - 5356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.15865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778813v1</w:t>
+                <w:t xml:space="preserve">hal-03741969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of beeswax antifungal coatings obtained by high‐pressure homogenisation and their application for preserving bananas during storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high‐pressure homogenization on the sensory, nutritional and physical characteristics of mango nectar ( &amp;lt;i&amp;gt;Mangifera indica&amp;lt;/i&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Agyemang</w:t>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Grabulos</w:t>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Nigen</w:t>
+                <w:t xml:space="preserve">Isabelle Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (8), pp.5349 - 5356. </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (11), pp.e17049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijfs.15865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.17049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741969v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of arabinogalactan-proteins from Acacia gums (senegal and seyal) and its molecular fractions onto latex particles</w:t>
               </w:r>
@@ -3102,403 +3102,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia gums new fractions and sparkling base wines: How their biochemical and structural properties impact foamability?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Williams</w:t>
+                <w:t xml:space="preserve">Adsorption Behavior of Arabinogalactan-Proteins (AGPs) from Acacia senegal Gum at a Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Davantès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 354, pp.129477. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (35), pp.10547-10559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235243v1</w:t>
+                <w:t xml:space="preserve">hal-03345548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation de la matière colorante d’un vin rouge jeune : les propriétés de la gomme d’Acacia senegal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nerea Iturmendi</w:t>
+                <w:t xml:space="preserve">Acacia gums new fractions and sparkling base wines: How their biochemical and structural properties impact foamability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Apolinar-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.129477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955228v1</w:t>
+                <w:t xml:space="preserve">hal-03235243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Behavior of Arabinogalactan-Proteins (AGPs) from Acacia senegal Gum at a Solid–Liquid Interface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilisation de la matière colorante d’un vin rouge jeune : les propriétés de la gomme d’Acacia senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonieta Anaya Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Iturmendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345548v1</w:t>
+                <w:t xml:space="preserve">hal-04955228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsifying properties of Acacia senegal gum: Impact of high molar mass protein-rich AGPs</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3761,90 +3761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the foamability of sparkling base wines by the addition of Acacia gums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 313, </w:t>
@@ -3876,429 +3876,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylation degree, a key parameter modulating chitosan rheological, thermal and film-forming properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.M. Li</w:t>
+                <w:t xml:space="preserve">Recovery, structure and physicochemical properties of an aggregate-rich fraction from Acacia senegal gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Mejia Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 87, pp.48 - 60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.07.027⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 89, pp.864-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912168v1</w:t>
+                <w:t xml:space="preserve">hal-01981147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery, structure and physicochemical properties of an aggregate-rich fraction from Acacia senegal gum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Effect of mono or co-culture of EPS-producing &amp;lt;em&amp;gt;Streptococcus thermophilus&amp;lt;/em&amp;gt; strains on the formation of acid milk gel and the appearance of texture defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Binh An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Ait-Abderahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89, pp.864-873. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981147v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mono or co-culture of EPS-producing &amp;lt;em&amp;gt;Streptococcus thermophilus&amp;lt;/em&amp;gt; strains on the formation of acid milk gel and the appearance of texture defects</w:t>
+                <w:t xml:space="preserve">Acetylation degree, a key parameter modulating chitosan rheological, thermal and film-forming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Binh An Nguyen</w:t>
+                <w:t xml:space="preserve">Marwa Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
+                <w:t xml:space="preserve">Rim Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Ait-Abderahim</w:t>
+                <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.17-24. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.48 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618041v1</w:t>
+                <w:t xml:space="preserve">hal-01912168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Hyperbranched Arabinogalactan-Proteins from Plant Exudate at the Solid–Liquid Interface</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Davantès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina D’orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,1371 +4542,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach to identify the role of heat treatment, milk protein composition and starter culture on the gel formation and the texture defects of acid milk gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface properties of Acacia senegal vs Acacia seyal films and impact on specific functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chutima Aphibanthammakit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 85, pp.299-310. </w:t>
+              <w:t xml:space="preserve">, 2018, 82, pp.519-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918017v1</w:t>
+                <w:t xml:space="preserve">hal-02264934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of different protocols for exocellular polysaccharides extraction from milk acid gels: Application to yogurt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Binh An Nguyen</w:t>
+                <w:t xml:space="preserve">Acacia gum: History of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Mejia Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.121⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.140-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607382v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia gum: History of the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sanchez</w:t>
+                <w:t xml:space="preserve">Flexibility and hydration of amphiphilic hyperbranched arabinogalactan-protein from plant exudate: a volumetric perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Mejia Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronica Mejia Tamayo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.04.008⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colloids2010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602791v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and hydration of amphiphilic hyperbranched arabinogalactan-protein from plant exudate: a volumetric perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronica Mejia Tamayo</w:t>
+                <w:t xml:space="preserve">Performances of different protocols for exocellular polysaccharides extraction from milk acid gels: Application to yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Binh An Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Williams</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Ait-Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/colloids2010011⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.742-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154396v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of Acacia senegal vs Acacia seyal films and impact on specific functionalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chutima Aphibanthammakit</w:t>
+                <w:t xml:space="preserve">A multi-scale approach to identify the role of heat treatment, milk protein composition and starter culture on the gel formation and the texture defects of acid milk gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Ait-Abderahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 82, pp.519-533. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 85, pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264934v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Active Site Flexible Loops in Catalysis and of Zinc in Conformational Stability of Bacillus cereus 569/H/9 β-Lactamase</w:t>
+                <w:t xml:space="preserve">Fast and solvent free polymerization of carbohydrates induced by non-thermal atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagner</w:t>
+                <w:t xml:space="preserve">Joakim Delaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jacquin</w:t>
+                <w:t xml:space="preserve">Elodie Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Willet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (31), pp.16124-16137. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.719005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5GC02773J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506509v1</w:t>
+                <w:t xml:space="preserve">hal-01269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and solvent free polymerization of carbohydrates induced by non-thermal atmospheric plasma</w:t>
+                <w:t xml:space="preserve">The Role of Active Site Flexible Loops in Catalysis and of Zinc in Conformational Stability of Bacillus cereus 569/H/9 β-Lactamase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joakim Delaux</w:t>
+                <w:t xml:space="preserve">Caroline Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fourré</w:t>
+                <w:t xml:space="preserve">Olivier Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
+                <w:t xml:space="preserve">Nicolas Willet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (31), pp.16124-16137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5GC02773J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.719005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269491v1</w:t>
+                <w:t xml:space="preserve">hal-01506509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp90 Oligomerization Process: How Can p23 Drive the Chaperone Machineries?</w:t>
+                <w:t xml:space="preserve">Hsp90 Oligomers Interacting with the Aha1 Cochaperone: An Outlook for the Hsp90 Chaperone Machineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lepvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moullintraffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chat</w:t>
+                <w:t xml:space="preserve">Renan Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Allegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1854 (10), pp.1412-1424. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (14), pp.7043-7051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174219v1</w:t>
+                <w:t xml:space="preserve">hal-01175535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia senegal vs. Acacia seyal gums - Part 1: Composition and structure of hyperbranched plant exudates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hsp90 Oligomerization Process: How Can p23 Drive the Chaperone Machineries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moullintraffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizeth Lopez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Allegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.41-53. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1854 (10), pp.1412-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269209v1</w:t>
+                <w:t xml:space="preserve">hal-01174219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp90 Oligomers Interacting with the Aha1 Cochaperone: An Outlook for the Hsp90 Chaperone Machineries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Moullintraffort</w:t>
+                <w:t xml:space="preserve">Acacia senegal vs. Acacia seyal gums - Part 1: Composition and structure of hyperbranched plant exudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (14), pp.7043-7051. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175535v1</w:t>
+                <w:t xml:space="preserve">hal-01269209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic hydrolysis studies of arabinogalactan-protein structure from Acacia gum: the self-similarity hypothesis of assembly from a common building block</w:t>
               </w:r>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.648-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6877,51 +6877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonieta Anaya Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7001,90 +7001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acacia gum and sparkling wines: the beginning of a beautiful friendship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Zaragoza, Spain. 2018</w:t>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Zaragoza, Spain. 2018, Macrowine 2018</w:t>
@@ -7290,51 +7290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Wageningen, Netherlands. 2016, Food Colloids Conference</w:t>
@@ -7415,51 +7415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Wageningen, Netherlands. 2016, Food Colloids Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,51 +7851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Knaggs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Soldatic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Anaya Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar-Valiente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar Valiente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi Virlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Garcia-Nebot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Davant&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02769" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7020026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.17049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Agyemang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davant&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cahier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107360" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mejia Tamayo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Hajji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh An Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Jimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderahim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.06.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids3020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4QF2Z7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderrahim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids2010011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.719005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Delaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02773J" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lepvrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moullintraffort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Goude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lapp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lepvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.090" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4BPW37L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Perez Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tatarenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061490w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TX9GC6KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez-Torres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Knaggs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Soldatic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Anaya Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar-Valiente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar Valiente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi Virlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Garcia-Nebot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Davant&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02769" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7020026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Agyemang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15865" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.17049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davant&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cahier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107360" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129477" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mejia Tamayo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh An Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Hajji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids3020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids2010011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderrahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4QF2Z7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Delaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02773J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.719005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lepvrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moullintraffort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Goude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lapp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lepvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.090" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4BPW37L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Perez Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tatarenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061490w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TX9GC6KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez-Torres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>