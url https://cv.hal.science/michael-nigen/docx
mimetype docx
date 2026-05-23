--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2700,295 +2700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of beeswax antifungal coatings obtained by high‐pressure homogenisation and their application for preserving bananas during storage</w:t>
+                <w:t xml:space="preserve">Effect of high‐pressure homogenization on the sensory, nutritional and physical characteristics of mango nectar ( &amp;lt;i&amp;gt;Mangifera indica&amp;lt;/i&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Agyemang</w:t>
+                <w:t xml:space="preserve">Victoria Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Grabulos</w:t>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Nigen</w:t>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.15865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (11), pp.e17049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.17049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741969v1</w:t>
+                <w:t xml:space="preserve">hal-03778813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high‐pressure homogenization on the sensory, nutritional and physical characteristics of mango nectar ( &amp;lt;i&amp;gt;Mangifera indica&amp;lt;/i&amp;gt; L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of beeswax antifungal coatings obtained by high‐pressure homogenisation and their application for preserving bananas during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brat</w:t>
+                <w:t xml:space="preserve">Bridget Agyemang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Grabulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (11), pp.e17049. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (8), pp.5349 - 5356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.17049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.15865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778813v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of arabinogalactan-proteins from Acacia gums (senegal and seyal) and its molecular fractions onto latex particles</w:t>
               </w:r>
@@ -3102,403 +3102,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Behavior of Arabinogalactan-Proteins (AGPs) from Acacia senegal Gum at a Solid–Liquid Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athénaïs Davantès</w:t>
+                <w:t xml:space="preserve">Acacia gums new fractions and sparkling base wines: How their biochemical and structural properties impact foamability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Apolinar-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (35), pp.10547-10559. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.129477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345548v1</w:t>
+                <w:t xml:space="preserve">hal-03235243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia gums new fractions and sparkling base wines: How their biochemical and structural properties impact foamability?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Salmon</w:t>
+                <w:t xml:space="preserve">Stabilisation de la matière colorante d’un vin rouge jeune : les propriétés de la gomme d’Acacia senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonieta Anaya Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235243v1</w:t>
+                <w:t xml:space="preserve">hal-04955228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation de la matière colorante d’un vin rouge jeune : les propriétés de la gomme d’Acacia senegal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption Behavior of Arabinogalactan-Proteins (AGPs) from Acacia senegal Gum at a Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Davantès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (35), pp.10547-10559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955228v1</w:t>
+                <w:t xml:space="preserve">hal-03345548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsifying properties of Acacia senegal gum: Impact of high molar mass protein-rich AGPs</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,693 +5220,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and solvent free polymerization of carbohydrates induced by non-thermal atmospheric plasma</w:t>
+                <w:t xml:space="preserve">The Role of Active Site Flexible Loops in Catalysis and of Zinc in Conformational Stability of Bacillus cereus 569/H/9 β-Lactamase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joakim Delaux</w:t>
+                <w:t xml:space="preserve">Caroline Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fourré</w:t>
+                <w:t xml:space="preserve">Olivier Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
+                <w:t xml:space="preserve">Nicolas Willet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (31), pp.16124-16137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5GC02773J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.719005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269491v1</w:t>
+                <w:t xml:space="preserve">hal-01506509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Active Site Flexible Loops in Catalysis and of Zinc in Conformational Stability of Bacillus cereus 569/H/9 β-Lactamase</w:t>
+                <w:t xml:space="preserve">Fast and solvent free polymerization of carbohydrates induced by non-thermal atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagner</w:t>
+                <w:t xml:space="preserve">Joakim Delaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jacquin</w:t>
+                <w:t xml:space="preserve">Elodie Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Willet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (31), pp.16124-16137. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.719005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5GC02773J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506509v1</w:t>
+                <w:t xml:space="preserve">hal-01269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp90 Oligomers Interacting with the Aha1 Cochaperone: An Outlook for the Hsp90 Chaperone Machineries</w:t>
+                <w:t xml:space="preserve">Hsp90 Oligomerization Process: How Can p23 Drive the Chaperone Machineries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lepvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moullintraffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Goude</w:t>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Allegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (14), pp.7043-7051. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1854 (10), pp.1412-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175535v1</w:t>
+                <w:t xml:space="preserve">hal-01174219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp90 Oligomerization Process: How Can p23 Drive the Chaperone Machineries?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Lepvrier</w:t>
+                <w:t xml:space="preserve">Acacia senegal vs. Acacia seyal gums - Part 1: Composition and structure of hyperbranched plant exudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1854 (10), pp.1412-1424. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174219v1</w:t>
+                <w:t xml:space="preserve">hal-01269209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia senegal vs. Acacia seyal gums - Part 1: Composition and structure of hyperbranched plant exudates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hsp90 Oligomers Interacting with the Aha1 Cochaperone: An Outlook for the Hsp90 Chaperone Machineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moullintraffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizeth Lopez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renan Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Allegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.41-53. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (14), pp.7043-7051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269209v1</w:t>
+                <w:t xml:space="preserve">hal-01175535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic hydrolysis studies of arabinogalactan-protein structure from Acacia gum: the self-similarity hypothesis of assembly from a common building block</w:t>
               </w:r>
@@ -6162,273 +6162,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of α-lactalbumin–lysozyme spherical particles: Involvement of electrostatic forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Nigen</w:t>
+                <w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817168v1</w:t>
+                <w:t xml:space="preserve">hal-00594411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">Formation and stability of α-lactalbumin–lysozyme spherical particles: Involvement of electrostatic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00594411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apo α-lactalbumin and lysozyme are colocalized in their subsequently formed spherical supramolecular assembly</w:t>
               </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Apolinar Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Zaragoza, Spain. 2018, Macrowine 2018</w:t>
@@ -7290,51 +7290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Iturmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Wageningen, Netherlands. 2016, Food Colloids Conference</w:t>
@@ -7851,51 +7851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Knaggs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Soldatic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Anaya Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar-Valiente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar Valiente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi Virlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Garcia-Nebot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Davant&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02769" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7020026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Agyemang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15865" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.17049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davant&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cahier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107360" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129477" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mejia Tamayo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh An Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Hajji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids3020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids2010011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderrahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4QF2Z7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Delaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02773J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.719005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lepvrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moullintraffort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Goude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lapp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lepvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.090" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4BPW37L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Perez Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tatarenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061490w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TX9GC6KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez-Torres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Knaggs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Soldatic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Anaya Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar-Valiente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Apolinar Valiente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi Virlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Garcia-Nebot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Davant&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02769" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7020026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.17049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Agyemang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davant&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cahier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107360" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mejia Tamayo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.126062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh An Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Hajji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids3020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids2010011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Ait-Abderrahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4QF2Z7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.719005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Delaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02773J" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lepvrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moullintraffort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Goude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lapp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lepvrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.090" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4BPW37L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Perez Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tatarenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061490w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TX9GC6KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez-Torres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>